--- v0 (2025-10-12)
+++ v1 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4E668DEF" w14:textId="6766EE25" w:rsidR="009A24F7" w:rsidRPr="0026333D" w:rsidRDefault="009A24F7" w:rsidP="008C1D56">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026333D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pielikums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5FD86C" w14:textId="77777777" w:rsidR="009A24F7" w:rsidRPr="0026333D" w:rsidRDefault="009A24F7" w:rsidP="008C1D56">
       <w:pPr>
@@ -182,53 +182,53 @@
         <w:t>(23.04.2021. rīkojuma Nr. 32 redakcijā)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAD0CC3" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="002570D6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CF9F88" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="002570D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
+          <w:attr w:name="id" w:val="-1"/>
+          <w:attr w:name="baseform" w:val="iesniegums"/>
           <w:attr w:name="text" w:val="IESNIEGUMS "/>
-          <w:attr w:name="baseform" w:val="iesniegums"/>
-          <w:attr w:name="id" w:val="-1"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="0026333D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>IESNIEGUMS</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="0026333D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> AUGŠŅU AGROĶĪMISKAJAI IZPĒTEI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102806A4" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="002570D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -259,102 +259,100 @@
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="390"/>
       </w:tblGrid>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="36BF0318" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BA50121" w14:textId="77777777" w:rsidR="002570D6" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMĀCIJA PAR </w:t>
             </w:r>
             <w:r w:rsidR="00DD4288" w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KLIENTU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A937A12" w14:textId="03A6A8C3" w:rsidR="00BC663D" w:rsidRPr="00D92667" w:rsidRDefault="00BC663D" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="120920F7" w14:textId="77777777" w:rsidTr="0026333D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58E6818A" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Juridiskās personas</w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nosaukums</w:t>
@@ -393,541 +391,512 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>fiziskās personas</w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6029" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="621D1DB2" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE3D52" w:rsidRPr="0026333D" w14:paraId="34B4CA6D" w14:textId="77777777" w:rsidTr="0026333D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03425B68" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienotais reģistrācijas Nr. </w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vai</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23B956B0" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="183F505F" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FFAF9FE" w14:textId="702571B9" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A5568ED" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69A73C43" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FBFD352" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D1AC9BB" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57B9D5B6" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F488B99" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D20364F" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07D06AB7" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="619AA540" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04C27FFD" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE3D52" w:rsidRPr="0026333D" w14:paraId="2403F567" w14:textId="77777777" w:rsidTr="0026333D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16C6964F" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B811EF4" w14:textId="23BCCD84" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="038D50B5" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F5DEFF7" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31CBCA1F" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7215D69C" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD70639" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="361693BF" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B2ED477" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E99970B" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15447B95" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F45BCE5" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="316C9F1E" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="390" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F211A8A" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="61BBF823" w14:textId="77777777" w:rsidTr="0026333D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46EA3F05" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Juridiskā adrese </w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vai</w:t>
@@ -948,95 +917,93 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">fiziskās personas deklarētās dzīvesvietas </w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6029" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10978919" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2073407A" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="007D4B3C" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E35AD7" w:rsidRPr="0026333D" w14:paraId="4230BF46" w14:textId="77777777" w:rsidTr="004036E7">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0188221F" w14:textId="2088D697" w:rsidR="00E35AD7" w:rsidRPr="000F54CE" w:rsidRDefault="004036E7" w:rsidP="006A6623">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F54CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pasta a</w:t>
             </w:r>
             <w:r w:rsidR="00E35AD7" w:rsidRPr="000F54CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -1054,111 +1021,108 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(adrese, uz kuru sūtīt korespondenci</w:t>
             </w:r>
             <w:r w:rsidR="005D1491" w:rsidRPr="000F54CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6029" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C7C28A8" w14:textId="7A6CE790" w:rsidR="004036E7" w:rsidRPr="0026333D" w:rsidRDefault="004036E7" w:rsidP="006A6623">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004036E7" w:rsidRPr="004036E7" w14:paraId="61438711" w14:textId="77777777" w:rsidTr="004036E7">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E3CBF61" w14:textId="04ACDBE2" w:rsidR="000A0CAB" w:rsidRPr="000F54CE" w:rsidRDefault="004036E7" w:rsidP="006A6623">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F54CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6029" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B86E672" w14:textId="77777777" w:rsidR="000A0CAB" w:rsidRPr="004036E7" w:rsidRDefault="000A0CAB" w:rsidP="006A6623">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="640F3442" w14:textId="77777777" w:rsidR="0026333D" w:rsidRDefault="0026333D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9542" w:type="dxa"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1184,919 +1148,880 @@
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="380"/>
       </w:tblGrid>
       <w:tr w:rsidR="0026333D" w:rsidRPr="0026333D" w14:paraId="11B7FD4A" w14:textId="77777777" w:rsidTr="00E46259">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36E1DBBF" w14:textId="23E38471" w:rsidR="00BC663D" w:rsidRPr="004036E7" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>REKVIZĪTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0026333D" w:rsidRPr="0026333D" w14:paraId="7E83705F" w14:textId="77777777" w:rsidTr="00E46259">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A7CBD9F" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bankas nosaukums:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0026333D" w:rsidRPr="0026333D" w14:paraId="08351DB4" w14:textId="77777777" w:rsidTr="00E46259">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="137AF722" w14:textId="3654B8E5" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bankas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F678853" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71E5C219" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1654334B" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3740819D" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40B934CF" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C2BBBB3" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54CC74FA" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42B08871" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4717" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="096F26EE" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0026333D" w:rsidRPr="0026333D" w14:paraId="57AB5CAD" w14:textId="77777777" w:rsidTr="00E46259">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78C1406E" w14:textId="6B45F8C3" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konta Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28D1A516" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DB710D7" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="430DC566" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="025AA3DD" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A4D0589" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27DA5814" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E71B2AE" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AE0BEFC" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B0BBA77" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BFD36E2" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C2F32CC" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19BCACE1" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7640F55F" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35124236" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1882DF78" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FC3CDDE" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45BD9E3B" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="166C1C85" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C8EE10C" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="205C752F" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16084E2A" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="40464E79" w14:textId="77777777" w:rsidTr="0026333D">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashDotStroked" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="032B5187" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6029" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashDotStroked" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FE35BD2" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="36D8E331" w14:textId="77777777" w:rsidTr="0026333D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="643D57DD" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6029" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2060A64F" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="7F35AA48" w14:textId="77777777" w:rsidTr="0026333D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39909502" w14:textId="3529F10E" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā persona</w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2108,282 +2033,272 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Valsts augu aizsardzības </w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dienestu (vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6029" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AB14F21" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003707CD" w:rsidRPr="0026333D" w14:paraId="6ABC3525" w14:textId="72BCAA3B" w:rsidTr="0026333D">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48D291C1" w14:textId="33A43E1F" w:rsidR="003707CD" w:rsidRPr="0026333D" w:rsidRDefault="003707CD" w:rsidP="0093115A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="512E6DDB" w14:textId="77777777" w:rsidR="003707CD" w:rsidRPr="0026333D" w:rsidRDefault="003707CD" w:rsidP="0093115A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04BACCA8" w14:textId="3EF00686" w:rsidR="003707CD" w:rsidRPr="0026333D" w:rsidRDefault="003707CD" w:rsidP="0093115A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-pasts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ADB9D4F" w14:textId="77777777" w:rsidR="003707CD" w:rsidRPr="0026333D" w:rsidRDefault="003707CD" w:rsidP="0093115A">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="7FCC2887" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashDotStroked" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="514FC7C6" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5876" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashDotStroked" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CAFD004" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="59B778B6" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="563BC5A4" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5876" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E1A157F" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="59744A24" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E9EB435" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lūdzu veikt augšņu agroķīmisko izpēti lauksaimniecībā izmantojamā zemē </w:t>
             </w:r>
             <w:r w:rsidR="00DC68E4" w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -2401,112 +2316,109 @@
               <w:t xml:space="preserve"> h</w:t>
             </w:r>
             <w:r w:rsidR="00DC68E4" w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="7505913E" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D4D2EB4" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="6EF11D92" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71A20044" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroķīmiskās izpētes rezultātus vēlos saņemt: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C0412" w:rsidRPr="0026333D" w14:paraId="6473632F" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33086765" w14:textId="3285EB03" w:rsidR="005C0412" w:rsidRPr="0026333D" w:rsidRDefault="005C0412" w:rsidP="00682258">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar </w:t>
             </w:r>
@@ -2564,51 +2476,50 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ortofotokartes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="05C2C155" w14:textId="77777777" w:rsidTr="0093115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B1E557E" w14:textId="64B9FBFB" w:rsidR="00FD47B2" w:rsidRPr="00FD47B2" w:rsidRDefault="00C534CC" w:rsidP="00FD47B2">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar aprēķinātām lauka agroķīmisko rādītāju vidējām svērt</w:t>
@@ -2621,51 +2532,50 @@
               </w:rPr>
               <w:t>aj</w:t>
             </w:r>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ām vērtībām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="2D13DFEA" w14:textId="77777777" w:rsidTr="00D63734">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B7F856A" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="002570D6" w:rsidP="008C35E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Augšņu paraugiem lūdzu veikt šādas agroķīmiskās analīzes:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="719E95B2" w14:textId="24A53C39" w:rsidR="002570D6" w:rsidRDefault="002570D6" w:rsidP="008C35E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2892,51 +2802,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="062DFB71" w14:textId="554C77D9" w:rsidR="0026333D" w:rsidRPr="0026333D" w:rsidRDefault="0026333D" w:rsidP="008C35E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="0026333D" w14:paraId="079D25E2" w14:textId="77777777" w:rsidTr="00D63734">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9542" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E81E0E2" w14:textId="0E812387" w:rsidR="002570D6" w:rsidRPr="0026333D" w:rsidRDefault="000C6D2A" w:rsidP="00D872EB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Iesnieguma </w:t>
             </w:r>
             <w:r w:rsidR="008B5BA0" w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3011,119 +2920,115 @@
             </w:r>
             <w:r w:rsidR="00924A4A" w:rsidRPr="0026333D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D63734" w:rsidRPr="0026333D" w14:paraId="6D5A8C7B" w14:textId="77777777" w:rsidTr="00D63734">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashDotStroked" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26FD08BB" w14:textId="77777777" w:rsidR="00D63734" w:rsidRPr="0026333D" w:rsidRDefault="00D63734" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5876" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashDotStroked" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5444C586" w14:textId="77777777" w:rsidR="00D63734" w:rsidRPr="0026333D" w:rsidRDefault="00D63734" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D63734" w:rsidRPr="0026333D" w14:paraId="3DC5B426" w14:textId="77777777" w:rsidTr="00E46259">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45CC2C9D" w14:textId="77777777" w:rsidR="00D63734" w:rsidRPr="0026333D" w:rsidRDefault="00D63734" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5876" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44D86C76" w14:textId="77777777" w:rsidR="00D63734" w:rsidRPr="0026333D" w:rsidRDefault="00D63734" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38028D2A" w14:textId="3E6F8F95" w:rsidR="007728D0" w:rsidRPr="006E1F37" w:rsidRDefault="007728D0" w:rsidP="0068506F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="007728D0" w:rsidRPr="006E1F37" w:rsidSect="00EA0461">
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="first" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1134" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
@@ -3182,83 +3087,81 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="11306"/>
       </w:tblGrid>
       <w:tr w:rsidR="002570D6" w:rsidRPr="008C35E3" w14:paraId="0F61FC1A" w14:textId="77777777" w:rsidTr="0042377A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7921590B" w14:textId="130AF753" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="00DD4288" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KLIENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="008C35E3" w14:paraId="361A50F7" w14:textId="77777777" w:rsidTr="008C35E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D1123B9" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Juridiskās personas</w:t>
             </w:r>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nosaukums </w:t>
@@ -3287,120 +3190,116 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>fiziskās personas</w:t>
             </w:r>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="343A27EC" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="008C35E3" w14:paraId="1DCF60D3" w14:textId="77777777" w:rsidTr="008C35E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AA0F178" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B5C44FC" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002570D6" w:rsidRPr="008C35E3" w14:paraId="313A9FF4" w14:textId="77777777" w:rsidTr="0042377A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37C23A12" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>INFORMĀCIJA PAR AUGŠŅU AGROĶĪMISKAJAI IZPĒTEI PIETEIKTAJĀM PLATĪBĀM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31171E32" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="002570D6">
@@ -3436,512 +3335,493 @@
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="666"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA642A" w:rsidRPr="008C35E3" w14:paraId="27E2112F" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EEE33BD" w14:textId="77777777" w:rsidR="00FA642A" w:rsidRPr="008C35E3" w:rsidRDefault="00FA642A" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7343AFC0" w14:textId="77777777" w:rsidR="00FA642A" w:rsidRPr="008C35E3" w:rsidRDefault="00FA642A" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06BA4DA4" w14:textId="77777777" w:rsidR="00FA642A" w:rsidRPr="008C35E3" w:rsidRDefault="00FA642A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Platība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34414DD7" w14:textId="77777777" w:rsidR="00FA642A" w:rsidRPr="008C35E3" w:rsidRDefault="00FA642A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="485412F6" w14:textId="77777777" w:rsidR="00FA642A" w:rsidRPr="008C35E3" w:rsidRDefault="00FA642A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemes kadastra numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5486" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C6849BF" w14:textId="77777777" w:rsidR="00FA642A" w:rsidRPr="008C35E3" w:rsidRDefault="00FA642A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Papildus testējamie rādītāji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4023" w:rsidRPr="008C35E3" w14:paraId="750EF2F9" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26BA0806" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49D2A0C0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="306DC609" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E530A67" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52C30807" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F17E311" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="726EB394" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BEC1BA5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BED4B8D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69784C6B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="471889CD" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="136B4AA7" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="161B9F98" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CC6432A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1D0B7DE6" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CE999A6" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
@@ -3965,51 +3845,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S-SO</w:t>
             </w:r>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="241CB4F5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
@@ -4023,51 +3902,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BB479E8" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="00A768EF" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A768EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4085,51 +3963,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E2B085A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
@@ -4147,5843 +4024,5573 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Na</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="217ABC1B" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="729C63C2" w14:textId="0DD5F901" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74AC00E9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05ABD92B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CB6F71A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="023267EE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62C9D3E0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73D21DFA" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ED4FC59" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BE1DE57" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="131B7AB0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="203E6591" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14CB24ED" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="505442E2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B96A713" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="6D946EF9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="727235F3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="228C8FE8" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05798F07" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="2370A78F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33D8CC47" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1F218388" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63BFB3AC" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="4C5CC153" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="77C3EEA7" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C8F0E94" w14:textId="64BE640B" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="172F3B81" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A0A8188" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="501804B0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4478BC50" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66DD23E0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB627E8" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0325DFD4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F0874BF" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6273AE16" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AEA65A6" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D4A5B1C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="089617CB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="011B7954" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="160A2FEF" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FDDA1F1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="149A6FC9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03BF29F5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="57B9531D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BB65D14" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1E1DD32F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="793B82EB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="7B1A7132" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="7893A364" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32A76E1C" w14:textId="7710E6AD" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C38024F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BBD7E3E" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FA0FFCA" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E81DE8C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1743657F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F997B4D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E1BFB5D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6286CFB6" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68DB6A68" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="448E0A32" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="182A0804" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F8251DA" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="658AEE36" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1DE17B8A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E4D2284" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="20320370" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39BA9F4D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="477E2EFB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EDD1D23" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="13B3AC46" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EE4A3C3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="546B61BB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="45970A45" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52F02D16" w14:textId="5E6E79ED" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62FE8546" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="594BB7ED" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48DBF5B5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="396E0F33" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E49E753" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="043C4627" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="175C0855" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40B86744" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D5E72FE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B6E6B91" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="462165BA" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A48786D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="194097A3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="5E05F7DE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2602ED92" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="5960BF6C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F9C73B7" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="60101962" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64AA9FA3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="00BB24A8" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2679FED9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="31329F0E" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="58A05D95" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E71D201" w14:textId="4F485555" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F926180" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DB37658" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58CFD7C6" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38959D8C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EC9DCCC" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01286F41" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0740CEBC" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C47A5AA" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43AB45E8" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CA5C108" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DEB0B07" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D12CB15" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3505BFAB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3896D132" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CE44F59" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="2DC4B731" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EB48C91" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1F81989B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49C82496" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1E3063C3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="416FFE71" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="0080FD49" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="6BC901A9" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B3311F2" w14:textId="24FE8EB9" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11442B36" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F3A763A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00D69772" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="437C9401" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D46CEEC" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="407CE988" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1317F048" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1869C6E3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CFFA5F1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="668DE038" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BDFC418" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0272C150" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="076EBF75" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3EB3911F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09D323C7" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="04104577" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F45943C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="2B54AFDE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AEBAB0B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="6E0DA534" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C879E6C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="19D569AE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="2EB973F9" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1951B060" w14:textId="54B617D0" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DE80FA4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AACEC54" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56F34621" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DD64451" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3007B995" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33676105" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2001D921" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01F39870" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="792BC52B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F380394" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42EE0009" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F8426BF" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BCF402F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="68DE19E6" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B9469B1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="77A77CAB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F66B65C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="526EEC92" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04766E57" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="4E73B627" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="481FD900" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="08D49EE2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="70894533" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BA2E29D" w14:textId="68BC60C6" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52DC5BA1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AB40AF9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1815EA58" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCBFD6D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BC5EEB3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73633A64" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40C407CA" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B6B94CB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2938035E" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64E5FBE5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65FD7CB8" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48A69AB3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A89A888" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="4E134BA3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55498B13" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="01693019" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B66DA8B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="73DAC775" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B22CB51" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="70DEA6FC" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28B8F31B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="5A531977" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="0237CAD9" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D3096EF" w14:textId="1DD98072" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C1B2DC3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29B74AA3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77B71CEA" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46DD24B5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CD61C95" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D133807" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55592B59" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58E0E81F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4735D197" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76B67002" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FF3FAFB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DF04B92" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="668FF874" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3C3B60DE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CFFFF9C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="13FDF125" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1018DA62" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="247E8F16" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2643FC49" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="19324654" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38C0B4C5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="53E3C281" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="41500B26" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="316D8A33" w14:textId="3C215A33" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="525B962D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E9D306A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F5713D9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AA12E4C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3479D182" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40672F09" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="518438B2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="587FE8FE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E1A3A6E" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F4065DB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34903882" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BD4A4AD" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47BE4555" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="6976A877" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0829CE3A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="46D93740" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16296439" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="4CF6AD9B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E6EF76A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="72166AC2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="610A78BB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="69C67945" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="667B6079" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36C88699" w14:textId="668E26A0" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45E07499" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EE5E354" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="644EEDDF" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4308747B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36695ED0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03671A06" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="255DFE18" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21E9B51D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DD5DD93" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30A2012F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52142511" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69DED178" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2416CFB2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1A2AB71C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73BF5FAC" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="0FC633A9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41B89CB5" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="62609C13" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F507A51" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3D71411B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CDB6DD1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="4910CFEE" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="4D8E856E" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2630E1A4" w14:textId="766CA8A1" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C4D28B2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="771EFF84" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B3D5666" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B28732C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59D76362" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="370C7EF1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="756EC34E" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35478CC9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14F0C1D4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7348AE71" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46590961" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60C9B078" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3483CA74" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3EFA9C55" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4C3AB4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1A74CC5B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DD0850C" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="138CC380" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A34CA70" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="7646E25B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1866BBB1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="383B27E1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="4B55C468" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FA1BD0D" w14:textId="418E26E4" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ADE91BD" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3789B66F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="392891B2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="646A3D8B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AC7DC34" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4057A782" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC20049" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1691FD76" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79B564F7" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EEF5469" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E862392" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B0F99A9" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2086F1E4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="73FA774A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ABF4C50" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="47DF91C6" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E8244E" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="72C5BA32" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268505A7" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="5836AA50" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4430A650" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="19693071" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="2ACE1931" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="345CAB6A" w14:textId="0576E328" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6228CEFB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52996C58" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62DE3ACB" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02825AE3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE56179" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43D942D7" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00E60175" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12D2A6B2" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3651AF31" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76BAB670" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73F5E1B8" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AE13393" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C845F3F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="2D46F3B7" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="160088D4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="2D8DDC39" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36463AD1" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3F4B4209" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45313281" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="0B6B5389" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F706BFD" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="06EB8BC0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042377A" w:rsidRPr="008C35E3" w14:paraId="309C47FE" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FA93B1A" w14:textId="3CF51F57" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00EC00A3" w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A4D272A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00E5211F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CE4647A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00892121">
             <w:pPr>
               <w:ind w:left="648" w:hanging="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40EF7D94" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EB167C3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36E68B3E" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4578967A" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E318EB4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E3C54B4" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B8A318B" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F9B6528" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47848A32" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42B671C3" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C371842" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="18AA94B0" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6316EF63" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="01EAA5CD" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21E74E1D" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="41AC818F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11F31F52" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="3705547F" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62875F75" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="7E65E4BD" w14:textId="77777777" w:rsidR="0042377A" w:rsidRPr="008C35E3" w:rsidRDefault="0042377A" w:rsidP="00A768EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -10017,80 +9624,78 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3893"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="9446"/>
       </w:tblGrid>
       <w:tr w:rsidR="002570D6" w:rsidRPr="008C35E3" w14:paraId="14A7ADF2" w14:textId="77777777" w:rsidTr="00A768EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F510C60" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="00B8271C">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C35E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KOPĀ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="335470B4" w14:textId="77777777" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9446" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
           </w:tcPr>
           <w:p w14:paraId="49747B36" w14:textId="50DA8359" w:rsidR="002570D6" w:rsidRPr="008C35E3" w:rsidRDefault="002570D6" w:rsidP="000D7B5B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -10129,51 +9734,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Noteikumi par augšņu agroķīmiskās izpētes darbu izpildi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227F886D" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A17D84" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="160"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10217,63 +9822,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) veic augšņu agroķīmisko izpēti (turpmāk – AAI), pamatojoties uz “Iesnieguma augšņu agroķīmiskajai izpētei” (turpmāk – Iesniegums) iesniedzēja (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Klients)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (kopā saukti – Puses) iesniegto Iesniegumu, kā arī maksāšanas kārtību, AAI darbu izpildes termiņus un AAI lietas izsniegšanas kārtību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE705A5" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D04AB6" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="160"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10464,51 +10069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja norādīts iesniegumā) un augšņu agroķīmiskās izpētes materiālus papīra formā saskaņā ar Zemkopības ministrijas 2014. gada 29. augusta kārtību Nr. 21 "Augšņu agroķīmiskās izpētes un izpētes rezultātu novērtēšanas kārtība" (pieejama </w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienesta </w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tīmekļvietnes </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00A768EF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.vaad.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadaļā “Normatīvie akti”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D318A6" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -10642,64 +10247,64 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> izsniedz </w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Klientam</w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> augšņu analīžu rezultātus pirms termiņa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7165646E" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CABEC7" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="160"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11027,62 +10632,62 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">kopā ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienesta </w:t>
       </w:r>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sastādītu un abu Pušu parakstītu darbu nodošanas–pieņemšanas aktu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77464D84" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:ind w:left="1224"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="532CF37C" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="160"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Darbu nodošanas–pieņemšanas kārtība</w:t>
@@ -11245,51 +10850,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Augšņu agroķīmiskās izpētes daļas eksperts, kurš ir atbildīgs par augsnes agroķīmiskās izpētes pakalpojuma sniegšanu klientam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AB1FF2" w14:textId="77777777" w:rsidR="0098082D" w:rsidRPr="0098082D" w:rsidRDefault="0098082D" w:rsidP="0098082D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC1EA7A" w14:textId="77777777" w:rsidR="0026333D" w:rsidRPr="00A768EF" w:rsidRDefault="0026333D" w:rsidP="0026333D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="160"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A768EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12074,125 +11679,125 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F9AC59F" w14:textId="11810794" w:rsidR="008C35E3" w:rsidRPr="00506770" w:rsidRDefault="008C35E3" w:rsidP="00506770">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ar parakstu apliecinu, ka:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9C2D37" w14:textId="339F4A84" w:rsidR="008C35E3" w:rsidRPr="00506770" w:rsidRDefault="008C35E3" w:rsidP="00506770">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sniegtā informācija ir patiesa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DAB5F9F" w14:textId="0FF28512" w:rsidR="008C35E3" w:rsidRDefault="008C35E3" w:rsidP="00506770">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esmu iepazinies(-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>usies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) ar “Noteikumiem par augšņu agroķīmiskās izpētes darbu izpildi” un piekrītu tajos ietvertajiem nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E7AEC5" w14:textId="31F0F84F" w:rsidR="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esmu iepazinies(-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12214,141 +11819,141 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r Valsts augu aizsardzības dienesta sniegto maksas pakalpojumu cenrādi un garantēju samaksu saskaņā ar izrakstītajiem rēķiniem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0472B729" w14:textId="3AB585A1" w:rsidR="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>smu informēts(-a), ka saskaņā ar cenrādi iespējami papildu pakalpojumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D445A2" w14:textId="27553F3C" w:rsidR="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00506770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tļauju Valsts augu aizsardzības dienestam kā sistēmas pārzinim, fizisko personu datu saņēmējam un fizisko personu datu operatoram apstrādāt manus datus saskaņā ar Eiropas Parlamenta un Padomes Regulu 2016/679 (2016. gada 27. aprīlis) par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C67B9F7" w14:textId="6F00CD13" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2541"/>
       </w:tblGrid>
       <w:tr w:rsidR="00506770" w:rsidRPr="00506770" w14:paraId="109931D4" w14:textId="77777777" w:rsidTr="000B5F86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47022778" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
@@ -12418,51 +12023,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75E5EBEF" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60194B2F" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1848"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="374"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="374"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="374"/>
       </w:tblGrid>
@@ -12744,51 +12349,51 @@
     <w:p w14:paraId="16080E3B" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CC84D9D" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="6652"/>
       </w:tblGrid>
       <w:tr w:rsidR="00506770" w:rsidRPr="00506770" w14:paraId="62D35A7F" w14:textId="77777777" w:rsidTr="000B5F86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18F88538" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -12871,51 +12476,51 @@
               <w:t>darbinieka paraksts, paraksta atšifrējums</w:t>
             </w:r>
             <w:r w:rsidRPr="00D63734">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B14F7AB" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00D63734" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1848"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="374"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="374"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="374"/>
       </w:tblGrid>
@@ -13183,51 +12788,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00506770">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C6B34F3" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00D63734" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00506770" w:rsidRPr="00506770" w14:paraId="78F81D68" w14:textId="77777777" w:rsidTr="00E46259">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17DB3EBF" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00E46259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -13264,70 +12869,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B19F11E" w14:textId="77777777" w:rsidR="00506770" w:rsidRPr="00506770" w:rsidRDefault="00506770" w:rsidP="00506770">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00506770" w:rsidRPr="00506770" w:rsidSect="00506770">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EDDF422" w14:textId="77777777" w:rsidR="00EA0461" w:rsidRDefault="00EA0461" w:rsidP="00EA0461">
+    <w:p w14:paraId="22FC9857" w14:textId="77777777" w:rsidR="00E14330" w:rsidRDefault="00E14330" w:rsidP="00EA0461">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F0CDE51" w14:textId="77777777" w:rsidR="00EA0461" w:rsidRDefault="00EA0461" w:rsidP="00EA0461">
+    <w:p w14:paraId="24223FDC" w14:textId="77777777" w:rsidR="00E14330" w:rsidRDefault="00E14330" w:rsidP="00EA0461">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -13351,206 +12956,206 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-570501428"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="768E73F1" w14:textId="503D3DD5" w:rsidR="00EA0461" w:rsidRPr="008C35E3" w:rsidRDefault="00EA0461">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="008C35E3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008C35E3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008C35E3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="008C35E3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008C35E3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="69F47FD2" w14:textId="77777777" w:rsidR="00EA0461" w:rsidRDefault="00EA0461">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="90518512"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3E632231" w14:textId="7BD05750" w:rsidR="00A768EF" w:rsidRPr="00A768EF" w:rsidRDefault="00A768EF">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A768EF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00A768EF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A768EF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00A768EF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00A768EF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4860A33C" w14:textId="77777777" w:rsidR="00A768EF" w:rsidRDefault="00A768EF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14A6F1B2" w14:textId="77777777" w:rsidR="00EA0461" w:rsidRDefault="00EA0461" w:rsidP="00EA0461">
+    <w:p w14:paraId="45291782" w14:textId="77777777" w:rsidR="00E14330" w:rsidRDefault="00E14330" w:rsidP="00EA0461">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F2287E6" w14:textId="77777777" w:rsidR="00EA0461" w:rsidRDefault="00EA0461" w:rsidP="00EA0461">
+    <w:p w14:paraId="0C4049A8" w14:textId="77777777" w:rsidR="00E14330" w:rsidRDefault="00E14330" w:rsidP="00EA0461">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FA23D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16AE8406"/>
     <w:lvl w:ilvl="0" w:tplc="05280982">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14486,92 +14091,92 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1436750933">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2055427675">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="348144369">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1462729258">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1361469650">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="879828568">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2025471809">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1491945866">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="938224270">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1562061981">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D4919"/>
     <w:rsid w:val="000207A3"/>
     <w:rsid w:val="0004294F"/>
     <w:rsid w:val="000A0CAB"/>
     <w:rsid w:val="000A4038"/>
     <w:rsid w:val="000B5F86"/>
     <w:rsid w:val="000C6D2A"/>
@@ -14597,50 +14202,51 @@
     <w:rsid w:val="00283C4E"/>
     <w:rsid w:val="002A5355"/>
     <w:rsid w:val="002C67CD"/>
     <w:rsid w:val="002E0A92"/>
     <w:rsid w:val="0030308A"/>
     <w:rsid w:val="00307754"/>
     <w:rsid w:val="0031022E"/>
     <w:rsid w:val="0031166B"/>
     <w:rsid w:val="00317BDB"/>
     <w:rsid w:val="00337F3D"/>
     <w:rsid w:val="00350803"/>
     <w:rsid w:val="00351B2D"/>
     <w:rsid w:val="00366D18"/>
     <w:rsid w:val="003707CD"/>
     <w:rsid w:val="0037472B"/>
     <w:rsid w:val="00397D66"/>
     <w:rsid w:val="003B67CA"/>
     <w:rsid w:val="003F134E"/>
     <w:rsid w:val="003F4C69"/>
     <w:rsid w:val="004036E7"/>
     <w:rsid w:val="0042377A"/>
     <w:rsid w:val="00434D37"/>
     <w:rsid w:val="004431AA"/>
     <w:rsid w:val="00446575"/>
     <w:rsid w:val="00484473"/>
+    <w:rsid w:val="004C18ED"/>
     <w:rsid w:val="004D7A79"/>
     <w:rsid w:val="004F2251"/>
     <w:rsid w:val="004F6459"/>
     <w:rsid w:val="00506770"/>
     <w:rsid w:val="005449BB"/>
     <w:rsid w:val="005450B4"/>
     <w:rsid w:val="00554902"/>
     <w:rsid w:val="00581709"/>
     <w:rsid w:val="005B2282"/>
     <w:rsid w:val="005C0412"/>
     <w:rsid w:val="005C753C"/>
     <w:rsid w:val="005D1491"/>
     <w:rsid w:val="005E7059"/>
     <w:rsid w:val="005F3AEB"/>
     <w:rsid w:val="006078A1"/>
     <w:rsid w:val="00631B4D"/>
     <w:rsid w:val="006356B4"/>
     <w:rsid w:val="00650A11"/>
     <w:rsid w:val="00651739"/>
     <w:rsid w:val="00673D2C"/>
     <w:rsid w:val="00682258"/>
     <w:rsid w:val="0068506F"/>
     <w:rsid w:val="00685934"/>
     <w:rsid w:val="00692B3A"/>
     <w:rsid w:val="006E1F37"/>
@@ -14678,120 +14284,122 @@
     <w:rsid w:val="009A24F7"/>
     <w:rsid w:val="009C6A9C"/>
     <w:rsid w:val="009D4919"/>
     <w:rsid w:val="00A15C45"/>
     <w:rsid w:val="00A30DC8"/>
     <w:rsid w:val="00A41CAA"/>
     <w:rsid w:val="00A4493C"/>
     <w:rsid w:val="00A45392"/>
     <w:rsid w:val="00A53C84"/>
     <w:rsid w:val="00A545F9"/>
     <w:rsid w:val="00A768EF"/>
     <w:rsid w:val="00A965FD"/>
     <w:rsid w:val="00B23D96"/>
     <w:rsid w:val="00B25C29"/>
     <w:rsid w:val="00B27875"/>
     <w:rsid w:val="00B4424C"/>
     <w:rsid w:val="00B55230"/>
     <w:rsid w:val="00B819C9"/>
     <w:rsid w:val="00B8271C"/>
     <w:rsid w:val="00BC663D"/>
     <w:rsid w:val="00BE3EEC"/>
     <w:rsid w:val="00BF2BF0"/>
     <w:rsid w:val="00C235D6"/>
     <w:rsid w:val="00C534CC"/>
     <w:rsid w:val="00C56922"/>
+    <w:rsid w:val="00C5799B"/>
     <w:rsid w:val="00C67096"/>
     <w:rsid w:val="00C77A3B"/>
     <w:rsid w:val="00C81988"/>
     <w:rsid w:val="00CA6BC5"/>
     <w:rsid w:val="00CB5560"/>
     <w:rsid w:val="00CD2917"/>
     <w:rsid w:val="00CE3D52"/>
     <w:rsid w:val="00CF254B"/>
     <w:rsid w:val="00D56DD0"/>
     <w:rsid w:val="00D61020"/>
     <w:rsid w:val="00D63734"/>
     <w:rsid w:val="00D651D1"/>
     <w:rsid w:val="00D872EB"/>
     <w:rsid w:val="00D92667"/>
     <w:rsid w:val="00DC68E4"/>
     <w:rsid w:val="00DD4288"/>
     <w:rsid w:val="00DF73A2"/>
+    <w:rsid w:val="00E14330"/>
     <w:rsid w:val="00E236F6"/>
     <w:rsid w:val="00E35AD7"/>
     <w:rsid w:val="00E5211F"/>
     <w:rsid w:val="00EA0461"/>
     <w:rsid w:val="00EC00A3"/>
     <w:rsid w:val="00EC59D0"/>
     <w:rsid w:val="00ED7075"/>
     <w:rsid w:val="00EE60C3"/>
     <w:rsid w:val="00EE7B6D"/>
     <w:rsid w:val="00F0346F"/>
     <w:rsid w:val="00F26431"/>
     <w:rsid w:val="00F34D94"/>
     <w:rsid w:val="00F740EA"/>
     <w:rsid w:val="00F77E5D"/>
     <w:rsid w:val="00F83385"/>
     <w:rsid w:val="00F95868"/>
     <w:rsid w:val="00FA642A"/>
     <w:rsid w:val="00FC3525"/>
     <w:rsid w:val="00FD47B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DEC8715"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8523AE22-99E6-4E9D-A789-C8BE17DAC144}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -15043,273 +14651,273 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0091747A"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="0091747A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="0091747A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="0091747A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="002570D6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC68E4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC68E4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC68E4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC68E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Izteiksmgs">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00151F9B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00283C4E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="009A24F7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5BA0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA0461"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA0461"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D56DD0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1233849434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="384186347">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15616,69 +15224,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1099</Words>
-  <Characters>7948</Characters>
+  <Words>5761</Words>
+  <Characters>3285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
+  <Lines>27</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Test iev ML Rikoj 2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VAAD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9029</CharactersWithSpaces>
+  <CharactersWithSpaces>9028</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Test iev ML Rikoj 2009</dc:title>
   <dc:subject/>
   <dc:creator>skaidrite.rulle</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>