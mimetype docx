--- v0 (2025-10-09)
+++ v1 (2026-06-17)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4334"/>
         <w:gridCol w:w="3746"/>
@@ -264,1252 +264,1206 @@
         <w:gridCol w:w="94"/>
         <w:gridCol w:w="115"/>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="44"/>
         <w:gridCol w:w="378"/>
         <w:gridCol w:w="178"/>
         <w:gridCol w:w="556"/>
         <w:gridCol w:w="36"/>
         <w:gridCol w:w="512"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014333A" w:rsidRPr="001101AA" w14:paraId="766227BA" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CC058F3" w14:textId="02CDB0CE" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Juridiskās personas nosaukums vai fiziskās personas vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="pct"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55248DD6" w14:textId="50F2C6C5" w:rsidR="0014333A" w:rsidRPr="001101AA" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0014333A" w:rsidRPr="001101AA" w14:paraId="25306AAD" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8C2982" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="pct"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B213D10" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="001101AA" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B0507" w:rsidRPr="001101AA" w14:paraId="2671126C" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E232DC7" w14:textId="124402A6" w:rsidR="0080471D" w:rsidRPr="00AD5E64" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:ind w:left="-60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5E64">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vienotais reģistrācijas Nr. vai pers. kods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="099DA646" w14:textId="6E82772F" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:ind w:left="-62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00008308" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EAF74D7" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C223905" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67F23F11" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="536A6F9A" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35484D86" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31D2DAB5" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="011D211B" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="558BC9FF" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="672A2243" w14:textId="77777777" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="261" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED11686" w14:textId="70402075" w:rsidR="0080471D" w:rsidRPr="002F4648" w:rsidRDefault="0080471D" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B0507" w:rsidRPr="00671743" w14:paraId="051337D6" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1824" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4651E601" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="103" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF19C23" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25FFDA83" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="636E875D" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224BE855" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="551CCDC8" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D0F67BE" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="630BC80D" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5606875E" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53840986" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B6E347F" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DE0A54F" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="244" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E3291E1" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0014333A" w:rsidRPr="00671743" w14:paraId="02A31F4E" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7180D16A" w14:textId="1FAC02D1" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4328" w:type="pct"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58990D61" w14:textId="30DEE195" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0014333A" w:rsidRPr="00671743" w14:paraId="5AC60E70" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="455409CD" w14:textId="2DF8DCAF" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4408D570" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F10CF8" w14:textId="77777777" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="pct"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2C3A51" w14:textId="5D8152D8" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0014333A" w:rsidRPr="00671743" w14:paraId="2831DD02" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DC81F19" w14:textId="4DA9F16C" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46F49760" w14:textId="12A06179" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5294AB6A" w14:textId="046B3685" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>E-pasts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="pct"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74C0EC30" w14:textId="4B09D09B" w:rsidR="0014333A" w:rsidRPr="00671743" w:rsidRDefault="0014333A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0761F" w:rsidRPr="00671743" w14:paraId="36CA1255" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="378A5D2F" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00671743" w:rsidRDefault="00B0761F" w:rsidP="003A039A">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52259C9B" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00671743" w:rsidRDefault="00B0761F" w:rsidP="003A039A">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07F5B98F" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00671743" w:rsidRDefault="00B0761F" w:rsidP="003A039A">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="pct"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78DC4EDB" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00671743" w:rsidRDefault="00B0761F" w:rsidP="003A039A">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0761F" w:rsidRPr="00671743" w14:paraId="3B59DCF3" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F021911" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>PVN maksātājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21F00BF3" w14:textId="140C0DA8" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00CB4AE5" w:rsidP="00B0761F">
+          </w:tcPr>
+          <w:p w14:paraId="21F00BF3" w14:textId="140C0DA8" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00A426AF" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-2085060972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1523,54 +1477,53 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B0761F" w:rsidRPr="00B0761F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="pct"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E887EE9" w14:textId="100D3632" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00CB4AE5" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E887EE9" w14:textId="100D3632" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00A426AF" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="1070933376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1584,90 +1537,88 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B0761F" w:rsidRPr="00B0761F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05799367" w14:textId="5D3D35DA" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Paraugu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED9FA07" w14:textId="3EA51ACE" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EE3319A" w14:textId="2BD8F40B" w:rsidR="00B0761F" w:rsidRPr="00B144A7" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -1697,53 +1648,53 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00682D66" w:rsidRPr="00671743" w14:paraId="683E501B" w14:textId="77777777" w:rsidTr="00D4757B">
+      <w:tr w:rsidR="00682D66" w:rsidRPr="00671743" w14:paraId="683E501B" w14:textId="77777777" w:rsidTr="00C94C1E">
         <w:trPr>
-          <w:trHeight w:val="980"/>
+          <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="408FD07E" w14:textId="631E607A" w:rsidR="00682D66" w:rsidRPr="00671743" w:rsidRDefault="00682D66" w:rsidP="00B0761F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="347E1D93" w14:textId="024B7C96" w:rsidR="00B469F7" w:rsidRPr="00671743" w:rsidRDefault="00B469F7" w:rsidP="00B0761F">
       <w:pPr>
         <w:pStyle w:val="Bezatstarpm"/>
@@ -1781,53 +1732,53 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>PIEKRIŠANA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="9110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B469F7" w:rsidRPr="00E81AC7" w14:paraId="160EF442" w14:textId="77777777" w:rsidTr="00A530F1">
+      <w:tr w:rsidR="00B469F7" w:rsidRPr="00F94E28" w14:paraId="160EF442" w14:textId="77777777" w:rsidTr="00C350D6">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="1043"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65416704" w14:textId="77777777" w:rsidR="00B469F7" w:rsidRPr="00671743" w:rsidRDefault="00B469F7" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1878,325 +1829,398 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E81AC7" w:rsidRPr="00E81AC7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> tajā skaitā veikt aptaujas, lai iegūtu atgriezenisko saiti par apmierinātību ar saņemto pakalpojumu, kā arī informēt par pakalpojumu kvalitātes uzlabojumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B469F7" w:rsidRPr="00E81AC7" w14:paraId="234281A9" w14:textId="77777777" w:rsidTr="00A530F1">
+      <w:tr w:rsidR="00B469F7" w:rsidRPr="00F94E28" w14:paraId="234281A9" w14:textId="77777777" w:rsidTr="00A530F1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56BD4617" w14:textId="77777777" w:rsidR="00B469F7" w:rsidRPr="002F740B" w:rsidRDefault="00B469F7" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Par rēķiniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9110" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54E1F6CF" w14:textId="77777777" w:rsidR="00ED6158" w:rsidRPr="002F740B" w:rsidRDefault="00ED6158" w:rsidP="00B0761F">
+          <w:p w14:paraId="54E1F6CF" w14:textId="7A900F80" w:rsidR="00ED6158" w:rsidRPr="00563D52" w:rsidRDefault="00ED6158" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Esmu iepazinies(-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>usies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ar </w:t>
+            </w:r>
+            <w:r w:rsidR="00871DA1" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zemkopības ministrijas </w:t>
+            </w:r>
+            <w:r w:rsidR="00557075">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2026. gada 26. maija l</w:t>
+            </w:r>
+            <w:r w:rsidR="00871DA1" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ēmumu Nr. 7.1-2e/6/2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00871DA1" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>par Valsts augu aizsardzības dienesta maksas pakalpojumu cenrādi un garantēju samaksu saskaņā ar izrakstītajiem rēķiniem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE79B6C" w14:textId="1139E5BF" w:rsidR="00B469F7" w:rsidRPr="002F740B" w:rsidRDefault="00ED6158" w:rsidP="00B0761F">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Piekrītu, ka saskaņā ar Grāmatvedības likuma 11.</w:t>
+            </w:r>
+            <w:r w:rsidR="00412686" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>panta</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94E28">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> četrpadsmito</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> daļu rēķins tiks sagatavots un nosūtīts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F740B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strukturēta elektroniska rēķina formātā (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>usies</w:t>
+              <w:t>xml</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>) ar Ministru kabineta noteikumiem par Valsts augu aizsardzības dienesta maksas pakalpojumu cenrādi un garantēju samaksu saskaņā ar izrakstītajiem rēķiniem.</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">) uz </w:t>
+            </w:r>
+            <w:r w:rsidR="00D47191">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oficiālo </w:t>
+            </w:r>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Piekrītu, ka saskaņā ar Grāmatvedības likuma 11.</w:t>
-[...17 lines deleted...]
-              <w:t>panta 14. daļu rēķins tiks sagatavots un nosūtīts strukturēta elektroniska rēķina formātā (</w:t>
+              <w:t xml:space="preserve">e-adresi (ja tāda izveidota) vai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>xml</w:t>
+              <w:t>pdf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">) uz </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">e-adresi (ja tāda izveidota) vai </w:t>
+              <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>pdf</w:t>
+              <w:t>xml</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> formātā uz norādīto</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94E28">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="002F740B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>xml</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>e-pasta adresi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B469F7" w:rsidRPr="00E81AC7" w14:paraId="59EF8049" w14:textId="77777777" w:rsidTr="00A530F1">
+      <w:tr w:rsidR="00B469F7" w:rsidRPr="00F94E28" w14:paraId="59EF8049" w14:textId="77777777" w:rsidTr="00C94C1E">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4974FAF3" w14:textId="77777777" w:rsidR="00B469F7" w:rsidRPr="00671743" w:rsidRDefault="00B469F7" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Par metodēm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9110" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27CC0BDA" w14:textId="5E89F51F" w:rsidR="00B469F7" w:rsidRPr="006D3727" w:rsidRDefault="00F26785" w:rsidP="00B0761F">
+          <w:p w14:paraId="27CC0BDA" w14:textId="0334711D" w:rsidR="00B469F7" w:rsidRPr="006D3727" w:rsidRDefault="00F26785" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Augsnes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2457,118 +2481,327 @@
             <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>-2023/1</w:t>
             </w:r>
             <w:r w:rsidR="00A061F3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00A061F3" w:rsidRPr="006D3727">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>LVS EN ISO 22036:2024</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
+              <w:t xml:space="preserve">LVS EN ISO </w:t>
+            </w:r>
+            <w:r w:rsidR="00A061F3" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>22036:2024</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61FE6" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>), N-NO</w:t>
             </w:r>
-            <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
+            <w:r w:rsidR="00B61FE6" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
+            <w:r w:rsidR="00B61FE6" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, N-NH</w:t>
             </w:r>
-            <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
+            <w:r w:rsidR="00B61FE6" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
+            <w:r w:rsidR="00B61FE6" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (LVS ISO 14256-</w:t>
             </w:r>
-            <w:r w:rsidR="00894815" w:rsidRPr="006D3727">
+            <w:r w:rsidR="00894815" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B61FE6" w:rsidRPr="006D3727">
+            <w:r w:rsidR="00B61FE6" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>:2006)</w:t>
             </w:r>
-            <w:r w:rsidR="00020767">
+            <w:r w:rsidR="00C94C1E" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008917FD" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granulometrisk</w:t>
+            </w:r>
+            <w:r w:rsidR="001604E2" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001604E2" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sastāva grupa</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE04EA" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pēc Latvijas klasifikācijas</w:t>
+            </w:r>
+            <w:r w:rsidR="001604E2" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (AGL-028-2023/1)</w:t>
+            </w:r>
+            <w:r w:rsidR="008917FD" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94C1E" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D172A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">augsnes specifiskā </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94C1E" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>elektrovadītspēja</w:t>
+            </w:r>
+            <w:r w:rsidR="003D172A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55470" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(EC) </w:t>
+            </w:r>
+            <w:r w:rsidR="003D172A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(LVS EN ISO 11</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0479A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="003D172A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0479A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>:2025)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94C1E" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0479A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kopējais (TC), organiskais (TIC) un neorganiskais (TOC) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94C1E" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>oglek</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0479A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lis (LVS ISO 10694:2006)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94C1E" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, kopējais slāpeklis</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0479A" w:rsidRPr="00563D52">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (TN) (LVS ISO 11261:2002)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94C1E" w:rsidRPr="00563D52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B469F7" w:rsidRPr="00671743" w14:paraId="7D34A8BE" w14:textId="77777777" w:rsidTr="00A530F1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -3021,53 +3254,53 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="67"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C4553" w:rsidRPr="00671743" w14:paraId="08F5159F" w14:textId="77777777" w:rsidTr="00D4757B">
+      <w:tr w:rsidR="007C4553" w:rsidRPr="00671743" w14:paraId="08F5159F" w14:textId="77777777" w:rsidTr="00C94C1E">
         <w:trPr>
-          <w:trHeight w:val="926"/>
+          <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6AD9A729" w14:textId="77777777" w:rsidR="007C4553" w:rsidRDefault="007C4553" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76BDA04F" w14:textId="77777777" w:rsidR="00020767" w:rsidRDefault="00020767" w:rsidP="00B0761F">
             <w:pPr>
@@ -3083,63 +3316,51 @@
           <w:p w14:paraId="3B7D7EF1" w14:textId="77777777" w:rsidR="00020767" w:rsidRDefault="00020767" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64115BA1" w14:textId="77777777" w:rsidR="00020767" w:rsidRPr="00671743" w:rsidRDefault="00020767" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F9935D5" w14:textId="77777777" w:rsidR="00AC7B36" w:rsidRDefault="00AC7B36" w:rsidP="00B0761F">
-[...11 lines deleted...]
-    <w:p w14:paraId="0922B3DA" w14:textId="241A4A49" w:rsidR="00B469F7" w:rsidRDefault="00B469F7" w:rsidP="00B0761F">
+    <w:p w14:paraId="0922B3DA" w14:textId="241A4A49" w:rsidR="00B469F7" w:rsidRDefault="00B469F7" w:rsidP="00F94E28">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00671743">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>TURPINĀJUMS LAPAS OTRĀ PUSĒ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00671743">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3348,273 +3569,273 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0761F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vajadzīgo ierakstīt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0761F" w:rsidRPr="00E81AC7" w14:paraId="34407339" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="34407339" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="018FE28F" w14:textId="303DB744" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="018FE28F" w14:textId="303DB744" w:rsidR="00201643" w:rsidRPr="00B0761F" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11498DFA" w14:textId="0F08711A" w:rsidR="00B0761F" w:rsidRPr="00EE7271" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="11498DFA" w14:textId="0F08711A" w:rsidR="00201643" w:rsidRPr="00EE7271" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7271">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Paraug</w:t>
             </w:r>
-            <w:r w:rsidR="00D47191">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7271">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> apzīmējums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F32626" w14:textId="2FC7B8E8" w:rsidR="00B0761F" w:rsidRPr="00517EA3" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="07F32626" w14:textId="2FC7B8E8" w:rsidR="00201643" w:rsidRPr="00517EA3" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47191">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001F4EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Parauga nr., bloka nr., lauka atrašanās vieta u</w:t>
             </w:r>
-            <w:r w:rsidR="00D47191">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
             <w:r w:rsidRPr="001F4EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>tml.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D47191">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753B97E8" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="0021488D" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="22E4BE04" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="0021488D" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0021488D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pamat-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="027B5926" w14:textId="736B44CE" w:rsidR="00B0761F" w:rsidRPr="0021488D" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="3C5A76AA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="0021488D" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0021488D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>komplekts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA0D592" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
-[...10 lines deleted...]
-          <w:p w14:paraId="7C68205D" w14:textId="438044B2" w:rsidR="00B0761F" w:rsidRPr="00671743" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="75873A6F" w14:textId="77777777" w:rsidR="00201643" w:rsidRDefault="00201643" w:rsidP="00201643">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C68205D" w14:textId="5FD9BCFE" w:rsidR="00201643" w:rsidRPr="00671743" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
@@ -3708,280 +3929,280 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42DE0315" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00335093" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="3F34421A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00335093" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335093">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pamat-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48AFD357" w14:textId="5E2169A0" w:rsidR="00B0761F" w:rsidRPr="00335093" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="52D8B384" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00335093" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335093">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>komplekts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2E3776" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="5E6BA126" w14:textId="77777777" w:rsidR="00201643" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41AE869F" w14:textId="5C05F8FF" w:rsidR="00B0761F" w:rsidRPr="00671743" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="41AE869F" w14:textId="6212129B" w:rsidR="00201643" w:rsidRPr="00671743" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Mg, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ca</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516F4939" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="6A60C269" w14:textId="77777777" w:rsidR="00201643" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="648931B6" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00335093" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="1D0F2AE3" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00335093" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335093">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pamat-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E45053B" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00EE7271" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="69ECF9CA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00EE7271" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335093">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>komplekts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E69AC6" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="4337A47B" w14:textId="77777777" w:rsidR="00201643" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01CC7EF7" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="48ADE451" w14:textId="77777777" w:rsidR="00201643" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Mg, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ca</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1D2F85D3" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="521CC4E7" w14:textId="77777777" w:rsidR="00201643" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BBA3F13" w14:textId="54AAC5FE" w:rsidR="00B0761F" w:rsidRPr="00EE7271" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="1BBA3F13" w14:textId="34BAA4B7" w:rsidR="00201643" w:rsidRPr="00EE7271" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Cu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -4007,4139 +4228,4085 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Zn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00671743">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">, S, </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>, S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00671743">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Fe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00671743">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00671743">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08688D24" w14:textId="54E0D46C" w:rsidR="00B0761F" w:rsidRPr="00EE7271" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
+          <w:p w14:paraId="774DCF4D" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00EE7271" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7271">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Citas analīzes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="469DF96B" w14:textId="0BB6A7BC" w:rsidR="00B0761F" w:rsidRPr="00671743" w:rsidRDefault="00020767" w:rsidP="00B0761F">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="469DF96B" w14:textId="7F16C078" w:rsidR="00201643" w:rsidRPr="00671743" w:rsidRDefault="00201643" w:rsidP="00201643">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>B, N-NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, N-NH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00671743">
-[...6 lines deleted...]
-              <w:t>Fe</w:t>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>granulometriskā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00671743">
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sastāva grupa, EC, TC, TIC, TOC, TN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000844CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B0761F">
-[...74 lines deleted...]
-            <w:r w:rsidR="00B0761F">
+            <w:r w:rsidRPr="000844CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">vai </w:t>
             </w:r>
-            <w:r w:rsidR="00B0761F" w:rsidRPr="002A15A0">
+            <w:r w:rsidRPr="000844CD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>jebkurš atsevišķs rādītājs no komplektos ietvertajiem rādītājiem</w:t>
+              <w:t>jebkurš atsevišķs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A15A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rādītājs no komplektos ietvertajiem rādītājiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="161847E9" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="161847E9" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB59EE8" w14:textId="7277394E" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="5DB59EE8" w14:textId="7277394E" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B9E2338" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9E2338" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB9D544" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="1CB9D544" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="203754D7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="203754D7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1B4723" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7A1B4723" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20591F73" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20591F73" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="2D75F1D3" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="2D75F1D3" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A70DF6" w14:textId="62DE6264" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="25A70DF6" w14:textId="62DE6264" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14CF62F2" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CF62F2" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7313A9D0" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7313A9D0" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="546690D7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="546690D7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BF54A8" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="17BF54A8" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="221F7FC8" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="221F7FC8" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="74397C1F" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="74397C1F" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBC5534" w14:textId="087181DB" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="1CBC5534" w14:textId="087181DB" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="001D7866" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001D7866" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A07FA1" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="05A07FA1" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="794CFB29" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="794CFB29" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6E56FD" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="1C6E56FD" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="500BEABF" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500BEABF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="47168D36" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="47168D36" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0124C9FE" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="0124C9FE" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B65B6EA" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B65B6EA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08271E35" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="08271E35" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBE852F" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="5FBE852F" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7705ECC9" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7705ECC9" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3959DA40" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3959DA40" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="2F18E536" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="2F18E536" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEBA0EC" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="6EEBA0EC" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60896416" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60896416" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11D17EA1" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="11D17EA1" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF3A9C6" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2CF3A9C6" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="101611BE" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="101611BE" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39B35035" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B35035" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="007C229C" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="007C229C" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71DDFD39" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="71DDFD39" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C486393" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C486393" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3020DF96" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="3020DF96" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="782E4798" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="782E4798" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44590293" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="44590293" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="25C48DAE" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C48DAE" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="202B2A58" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="202B2A58" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1404A625" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="1404A625" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1166868E" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1166868E" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2544A70A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2544A70A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55C8FFFA" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="55C8FFFA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73BC936F" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="73BC936F" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24710DCD" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24710DCD" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="728D6BC4" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="728D6BC4" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21887040" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="21887040" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A471D59" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A471D59" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="653D877E" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="653D877E" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0483D467" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="0483D467" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAC8307" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2DAC8307" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E2B69FA" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2B69FA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="2C8756DE" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="2C8756DE" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268E0D72" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="268E0D72" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32A6911A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A6911A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B195F3F" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="3B195F3F" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5767D4B1" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="5767D4B1" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4891DDBF" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="4891DDBF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EF4B318" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF4B318" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="051D9425" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="051D9425" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="418242F7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="418242F7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D4FC763" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4FC763" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A0E9A5" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="38A0E9A5" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10304020" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="10304020" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C95331" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="21C95331" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43894B61" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43894B61" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="3645500C" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="3645500C" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="452559BB" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="452559BB" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="44F034FF" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F034FF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2E0137" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="4E2E0137" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F16801" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="55F16801" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4D9474" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2D4D9474" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14450108" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14450108" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="10FA3D56" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="10FA3D56" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F23D2A7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="4F23D2A7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C5521F7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5521F7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5904DDA4" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="5904DDA4" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB7BF69" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2AB7BF69" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639668C3" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="639668C3" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C3DFC06" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3DFC06" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="67C2097E" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="67C2097E" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="759C1E2C" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="759C1E2C" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="013E7DF7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013E7DF7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5573297F" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="5573297F" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0BD2E4" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="3E0BD2E4" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F3E9FF" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="14F3E9FF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C6487FE" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6487FE" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="39DCBA47" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="39DCBA47" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAF3998" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="3DAF3998" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="064162F3" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064162F3" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="157DB8E1" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="157DB8E1" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="132A56D9" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="132A56D9" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABC4D6A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2ABC4D6A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14F298CD" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F298CD" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="6E250388" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="6E250388" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C16800" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="44C16800" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ABFB013" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABFB013" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D2AE35" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="36D2AE35" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B71F0E8" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="4B71F0E8" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA4C855" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7AA4C855" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EA65559" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA65559" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="4465409B" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="4465409B" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="015CE081" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="015CE081" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="631D6856" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="631D6856" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A38A346" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7A38A346" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69DCBFA5" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="69DCBFA5" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26CC87BD" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="26CC87BD" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F80345B" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F80345B" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="3F174674" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="3F174674" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09BAE67A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="09BAE67A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62289209" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62289209" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49775A8E" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="49775A8E" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D9DA06" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="02D9DA06" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7A6CD7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2B7A6CD7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12AE2D94" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AE2D94" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="45520A74" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="45520A74" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9D6FC2" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="1D9D6FC2" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BD521DF" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD521DF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A812AEB" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7A812AEB" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48588171" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="48588171" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439BF6D0" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="439BF6D0" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="515858C3" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515858C3" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="4FDA2046" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="4FDA2046" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7767E745" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7767E745" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="682027D1" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="682027D1" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34A4708B" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="34A4708B" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237E4264" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="237E4264" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6343D32E" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="6343D32E" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C0967A6" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0967A6" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="6AD9FFD5" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="6AD9FFD5" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E14F684" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7E14F684" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="05422509" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05422509" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55938024" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="55938024" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A7D5EC" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="16A7D5EC" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E42EED2" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="3E42EED2" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28D0BC71" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D0BC71" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="4C9BD343" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="4C9BD343" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="797F0676" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="797F0676" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1927C672" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1927C672" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F4B458" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="25F4B458" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B75EE6" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="37B75EE6" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A04729" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="40A04729" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5FD6C04A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD6C04A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="315BF519" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="315BF519" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="364CA917" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="364CA917" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="35FFB0D2" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FFB0D2" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2F3D7C" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="2D2F3D7C" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="085685AF" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="085685AF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="647AE1AC" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="647AE1AC" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="593069E9" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593069E9" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="1B331E61" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="1B331E61" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="647AC7F6" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="647AC7F6" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5556141D" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5556141D" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="624E7E04" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="624E7E04" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7845455A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7845455A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB8803B" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="6FB8803B" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="141C4296" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="141C4296" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="33D62701" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="33D62701" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B54145" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="71B54145" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5195DBEB" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5195DBEB" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2296EA" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7D2296EA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33049954" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="33049954" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50957341" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="50957341" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="107356D0" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="107356D0" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="3066B4BA" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="3066B4BA" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F69A91" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="26F69A91" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D948191" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D948191" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253B902A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="253B902A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791651BA" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="791651BA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05BDB643" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="05BDB643" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A05ED1F" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A05ED1F" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="77009D46" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="77009D46" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F93E69A" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="1F93E69A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="080269A8" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="080269A8" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9BFEFD" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="5F9BFEFD" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E920925" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7E920925" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBDA5A7" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="1BBDA5A7" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5588AA78" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5588AA78" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040DDC" w:rsidRPr="00E81AC7" w14:paraId="0C9AC6FD" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="0C9AC6FD" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="392E153E" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="392E153E" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="37F1BBD9" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F1BBD9" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC042E1" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="4FC042E1" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD2A3C8" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="1DD2A3C8" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34E1F4AB" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="34E1F4AB" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B7402C3" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7402C3" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040DDC" w:rsidRPr="00E81AC7" w14:paraId="0CC53DDD" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="0CC53DDD" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74006EAF" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="74006EAF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FA31926" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA31926" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F089E19" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="3F089E19" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5F003" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="48A5F003" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20F56F25" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="20F56F25" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02B59FEF" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B59FEF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396981" w:rsidRPr="00E81AC7" w14:paraId="5BAB112C" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="5BAB112C" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14DE3839" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="14DE3839" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C1FACAA" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1FACAA" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="562FB3F3" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="562FB3F3" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1741F9" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="7F1741F9" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="656736C4" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+          <w:p w14:paraId="656736C4" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43ACEA73" w14:textId="77777777" w:rsidR="00396981" w:rsidRPr="00255207" w:rsidRDefault="00396981" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43ACEA73" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040DDC" w:rsidRPr="00E81AC7" w14:paraId="6A110BC3" w14:textId="77777777" w:rsidTr="00B0761F">
+      <w:tr w:rsidR="00201643" w:rsidRPr="00BD6143" w14:paraId="6A110BC3" w14:textId="77777777" w:rsidTr="00B0761F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28391B08" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="28391B08" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="31CEDAFF" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CEDAFF" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B4415A" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="67B4415A" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="093BF5F0" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="093BF5F0" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C569C4D" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+          <w:p w14:paraId="5C569C4D" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01B724F2" w14:textId="77777777" w:rsidR="00040DDC" w:rsidRPr="00255207" w:rsidRDefault="00040DDC" w:rsidP="00B0761F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B724F2" w14:textId="77777777" w:rsidR="00201643" w:rsidRPr="00255207" w:rsidRDefault="00201643" w:rsidP="00201643">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D0DF04A" w14:textId="77777777" w:rsidR="00B0761F" w:rsidRPr="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A872A8" w14:textId="74EAC17E" w:rsidR="003F2113" w:rsidRPr="00671743" w:rsidRDefault="00682D66" w:rsidP="00B0761F">
@@ -8172,143 +8339,140 @@
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="135"/>
         <w:gridCol w:w="3419"/>
         <w:gridCol w:w="133"/>
         <w:gridCol w:w="3417"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE523A" w:rsidRPr="00671743" w14:paraId="42E67A9C" w14:textId="77777777" w:rsidTr="00255207">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="504377C3" w14:textId="5129C03A" w:rsidR="00FE523A" w:rsidRPr="00255207" w:rsidRDefault="00FE523A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="64" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FD25376" w14:textId="77777777" w:rsidR="00FE523A" w:rsidRPr="00255207" w:rsidRDefault="00FE523A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="475660C9" w14:textId="65CEFF6C" w:rsidR="00FE523A" w:rsidRPr="00255207" w:rsidRDefault="00FE523A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="63" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EB2F253" w14:textId="77777777" w:rsidR="00FE523A" w:rsidRPr="00255207" w:rsidRDefault="00FE523A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57CBDCE7" w14:textId="69225976" w:rsidR="00FE523A" w:rsidRPr="00255207" w:rsidRDefault="00FE523A" w:rsidP="00B0761F">
             <w:pPr>
               <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE523A" w:rsidRPr="00671743" w14:paraId="5F6F659F" w14:textId="77777777" w:rsidTr="00A51DDC">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
@@ -8828,76 +8992,76 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FB7871" w:rsidRPr="002C56EC" w:rsidSect="00086423">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2645502F" w14:textId="77777777" w:rsidR="004F5FAD" w:rsidRDefault="004F5FAD" w:rsidP="00C05F66">
+    <w:p w14:paraId="7F4276BD" w14:textId="77777777" w:rsidR="00A426AF" w:rsidRDefault="00A426AF" w:rsidP="00C05F66">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D2DCD25" w14:textId="77777777" w:rsidR="004F5FAD" w:rsidRDefault="004F5FAD" w:rsidP="00C05F66">
+    <w:p w14:paraId="1EF77F13" w14:textId="77777777" w:rsidR="00A426AF" w:rsidRDefault="00A426AF" w:rsidP="00C05F66">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8936,396 +9100,519 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="52E56E05" w14:textId="77777777" w:rsidR="00E9116F" w:rsidRDefault="00E9116F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="582FF8FD" w14:textId="77777777" w:rsidR="004964E7" w:rsidRDefault="004964E7">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A335F28" w14:textId="77777777" w:rsidR="0036465F" w:rsidRPr="0031756D" w:rsidRDefault="0036465F" w:rsidP="0029706B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A335F28" w14:textId="090185D0" w:rsidR="0036465F" w:rsidRPr="0031756D" w:rsidRDefault="00627E2B" w:rsidP="00627E2B">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="975"/>
+        <w:tab w:val="right" w:pos="10538"/>
+      </w:tabs>
       <w:spacing w:before="0"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0031756D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t xml:space="preserve">F-K-7/19 Lpp. </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>F-K-7</w:t>
+    </w:r>
+    <w:r w:rsidR="00C350D6" w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>-3</w:t>
+    </w:r>
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00C350D6" w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="001604E2" w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Lpp. </w:t>
+    </w:r>
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve"> no </w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="0036465F" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40E438E4" w14:textId="77777777" w:rsidR="00D262BC" w:rsidRPr="0031756D" w:rsidRDefault="00D262BC" w:rsidP="0029706B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40E438E4" w14:textId="4595E7EC" w:rsidR="00D262BC" w:rsidRPr="0031756D" w:rsidRDefault="00D262BC" w:rsidP="0029706B">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:spacing w:before="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>F-K-7</w:t>
     </w:r>
-    <w:r w:rsidR="00453EB5" w:rsidRPr="0031756D">
+    <w:r w:rsidR="00453EB5" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>-2</w:t>
+      <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidR="00C350D6" w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t xml:space="preserve">/19 Lpp. </w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00C350D6" w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00563D52">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Lpp. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve"> no </w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="0031756D">
+    <w:r w:rsidRPr="00563D52">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3263421A" w14:textId="77777777" w:rsidR="004F5FAD" w:rsidRDefault="004F5FAD" w:rsidP="00C05F66">
+    <w:p w14:paraId="39C649E2" w14:textId="77777777" w:rsidR="00A426AF" w:rsidRDefault="00A426AF" w:rsidP="00C05F66">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DA6AB70" w14:textId="77777777" w:rsidR="004F5FAD" w:rsidRDefault="004F5FAD" w:rsidP="00C05F66">
+    <w:p w14:paraId="220A39AC" w14:textId="77777777" w:rsidR="00A426AF" w:rsidRDefault="00A426AF" w:rsidP="00C05F66">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7375D8A3" w14:textId="77777777" w:rsidR="00E9116F" w:rsidRDefault="00E9116F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="257C1367" w14:textId="77777777" w:rsidR="004964E7" w:rsidRDefault="004964E7">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A242A09" w14:textId="65BC677C" w:rsidR="00C05F66" w:rsidRPr="0031756D" w:rsidRDefault="00C05F66" w:rsidP="0029706B">
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0031756D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts augu aizsardzības dienest</w:t>
     </w:r>
     <w:r w:rsidR="00D47191">
       <w:rPr>
@@ -9424,51 +9711,51 @@
     <w:r w:rsidR="00D47191">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>unis</w:t>
     </w:r>
     <w:r w:rsidRPr="0031756D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve"> 28679302, 67553539, e-pasts laboratorija@vaad.gov.lv</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C82086F" w14:textId="179C51D3" w:rsidR="00665703" w:rsidRPr="0031756D" w:rsidRDefault="00D47191" w:rsidP="00665703">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5745"/>
         <w:tab w:val="right" w:pos="9074"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
@@ -9490,131 +9777,140 @@
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Ar </w:t>
     </w:r>
     <w:r w:rsidR="00665703" w:rsidRPr="0031756D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts augu aizsardzības dienesta</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="511CFAD0" w14:textId="61E6D5C5" w:rsidR="00665703" w:rsidRPr="0031756D" w:rsidRDefault="007B4B4F" w:rsidP="00665703">
+  <w:p w14:paraId="2025F6BB" w14:textId="3F2DD96B" w:rsidR="00BD6143" w:rsidRPr="0031756D" w:rsidRDefault="004964E7" w:rsidP="00BD6143">
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>05.06.2025</w:t>
+      <w:t>03.06.2026</w:t>
     </w:r>
-    <w:r w:rsidR="000D5868" w:rsidRPr="000D5868">
+    <w:r w:rsidR="00BD6143" w:rsidRPr="000D5868">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00665703" w:rsidRPr="00F17B09">
+    <w:r w:rsidR="00BD6143" w:rsidRPr="00F17B09">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve"> rīkojum</w:t>
     </w:r>
-    <w:r w:rsidR="00D47191">
+    <w:r w:rsidR="00BD6143">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>u</w:t>
     </w:r>
-    <w:r w:rsidR="00665703" w:rsidRPr="00F17B09">
+    <w:r w:rsidR="00BD6143" w:rsidRPr="00F17B09">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve"> Nr.</w:t>
     </w:r>
-    <w:r w:rsidR="000D5868" w:rsidRPr="000D5868">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004964E7">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
-        <w:color w:val="000000"/>
+        <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>63</w:t>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00A33AE9">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FCEEF27" w14:textId="77777777" w:rsidR="00665703" w:rsidRPr="0031756D" w:rsidRDefault="00665703" w:rsidP="00665703">
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:u w:val="single"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0031756D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts augu aizsardzības dienesta Agroķīmijas departamenta Agroķīmijas laboratorija</w:t>
     </w:r>
@@ -9625,51 +9921,51 @@
       <w:spacing w:before="0" w:after="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0031756D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Lielvārdes iela 36, Rīga, LV-1006, tālr. 28679302, 67553539, e-pasts laboratorija@vaad.gov.lv</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5A03D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A92A5448"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9746,404 +10042,446 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1366753548">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B14C5"/>
     <w:rsid w:val="00003612"/>
     <w:rsid w:val="0000738A"/>
     <w:rsid w:val="00007427"/>
     <w:rsid w:val="00010313"/>
     <w:rsid w:val="00020767"/>
+    <w:rsid w:val="00036AA6"/>
     <w:rsid w:val="00040DDC"/>
     <w:rsid w:val="00041D97"/>
     <w:rsid w:val="00050CBE"/>
     <w:rsid w:val="00064A42"/>
     <w:rsid w:val="00071A8D"/>
     <w:rsid w:val="00084622"/>
     <w:rsid w:val="00086423"/>
     <w:rsid w:val="00092AE8"/>
     <w:rsid w:val="00097149"/>
     <w:rsid w:val="000C476E"/>
     <w:rsid w:val="000D5868"/>
     <w:rsid w:val="000E56AB"/>
     <w:rsid w:val="000F046B"/>
     <w:rsid w:val="000F4E70"/>
     <w:rsid w:val="001101AA"/>
     <w:rsid w:val="001138FA"/>
     <w:rsid w:val="00122880"/>
     <w:rsid w:val="00124888"/>
     <w:rsid w:val="0012763D"/>
     <w:rsid w:val="0013119B"/>
     <w:rsid w:val="00135399"/>
     <w:rsid w:val="0014333A"/>
     <w:rsid w:val="001469C0"/>
     <w:rsid w:val="00151749"/>
+    <w:rsid w:val="00157E71"/>
+    <w:rsid w:val="001604E2"/>
     <w:rsid w:val="0016763E"/>
     <w:rsid w:val="00183D4C"/>
     <w:rsid w:val="001863F8"/>
-    <w:rsid w:val="001C3CD4"/>
     <w:rsid w:val="001D2146"/>
     <w:rsid w:val="001D408C"/>
     <w:rsid w:val="001D419B"/>
     <w:rsid w:val="001D6DD3"/>
     <w:rsid w:val="001E1B75"/>
+    <w:rsid w:val="001E7135"/>
     <w:rsid w:val="001F00D6"/>
     <w:rsid w:val="001F4EB5"/>
     <w:rsid w:val="001F61FB"/>
+    <w:rsid w:val="00201643"/>
     <w:rsid w:val="00206613"/>
     <w:rsid w:val="0021488D"/>
+    <w:rsid w:val="00214905"/>
     <w:rsid w:val="0023702E"/>
     <w:rsid w:val="002411E7"/>
     <w:rsid w:val="00243D2B"/>
     <w:rsid w:val="00255207"/>
+    <w:rsid w:val="00255C95"/>
     <w:rsid w:val="00296F91"/>
     <w:rsid w:val="0029706B"/>
     <w:rsid w:val="002A0E39"/>
     <w:rsid w:val="002A15A0"/>
     <w:rsid w:val="002A2180"/>
     <w:rsid w:val="002A2FCB"/>
     <w:rsid w:val="002B3DA1"/>
     <w:rsid w:val="002B4702"/>
     <w:rsid w:val="002C02A9"/>
     <w:rsid w:val="002C56EC"/>
     <w:rsid w:val="002D0C88"/>
     <w:rsid w:val="002E5927"/>
     <w:rsid w:val="002E7A78"/>
     <w:rsid w:val="002F4648"/>
     <w:rsid w:val="002F740B"/>
     <w:rsid w:val="003000BE"/>
     <w:rsid w:val="0030396C"/>
     <w:rsid w:val="0030476F"/>
     <w:rsid w:val="00314436"/>
     <w:rsid w:val="0031756D"/>
     <w:rsid w:val="00321F5C"/>
     <w:rsid w:val="00323C06"/>
     <w:rsid w:val="00326886"/>
     <w:rsid w:val="00330D2F"/>
     <w:rsid w:val="00335093"/>
     <w:rsid w:val="00342CBE"/>
     <w:rsid w:val="0036465F"/>
     <w:rsid w:val="003804F0"/>
     <w:rsid w:val="00396981"/>
     <w:rsid w:val="00397544"/>
     <w:rsid w:val="003A6C0B"/>
     <w:rsid w:val="003B252C"/>
     <w:rsid w:val="003B68DC"/>
+    <w:rsid w:val="003D172A"/>
     <w:rsid w:val="003D6F26"/>
     <w:rsid w:val="003E2E97"/>
     <w:rsid w:val="003F2113"/>
     <w:rsid w:val="0040280D"/>
     <w:rsid w:val="00412686"/>
     <w:rsid w:val="004167E5"/>
     <w:rsid w:val="00420233"/>
     <w:rsid w:val="0042403A"/>
     <w:rsid w:val="004248EB"/>
+    <w:rsid w:val="0042491D"/>
     <w:rsid w:val="00436142"/>
     <w:rsid w:val="0044189E"/>
     <w:rsid w:val="00444EF5"/>
     <w:rsid w:val="0045139D"/>
     <w:rsid w:val="00452A4E"/>
     <w:rsid w:val="00452CFF"/>
     <w:rsid w:val="00453EB5"/>
     <w:rsid w:val="00454E86"/>
     <w:rsid w:val="00464EC6"/>
     <w:rsid w:val="004743A1"/>
+    <w:rsid w:val="0047799F"/>
     <w:rsid w:val="004906CA"/>
+    <w:rsid w:val="004964E7"/>
     <w:rsid w:val="004B0507"/>
     <w:rsid w:val="004C1533"/>
     <w:rsid w:val="004F5FAD"/>
     <w:rsid w:val="005005A6"/>
     <w:rsid w:val="00501331"/>
     <w:rsid w:val="00517EA3"/>
     <w:rsid w:val="00530EF2"/>
     <w:rsid w:val="00535AAE"/>
     <w:rsid w:val="005435EE"/>
     <w:rsid w:val="005455BC"/>
     <w:rsid w:val="005500A7"/>
+    <w:rsid w:val="00550653"/>
+    <w:rsid w:val="00557075"/>
+    <w:rsid w:val="00563D52"/>
     <w:rsid w:val="0059007A"/>
     <w:rsid w:val="00595CB9"/>
     <w:rsid w:val="005A3CDB"/>
     <w:rsid w:val="005A628B"/>
     <w:rsid w:val="005B14C5"/>
     <w:rsid w:val="005B698D"/>
     <w:rsid w:val="005B71AA"/>
     <w:rsid w:val="005D39DC"/>
     <w:rsid w:val="005F14CE"/>
     <w:rsid w:val="00603367"/>
     <w:rsid w:val="00611226"/>
     <w:rsid w:val="0062353B"/>
     <w:rsid w:val="006245D4"/>
     <w:rsid w:val="00625EC2"/>
+    <w:rsid w:val="00627E2B"/>
     <w:rsid w:val="006362EA"/>
     <w:rsid w:val="00637CE5"/>
     <w:rsid w:val="006547CA"/>
     <w:rsid w:val="00657771"/>
+    <w:rsid w:val="00657F92"/>
     <w:rsid w:val="006620C9"/>
     <w:rsid w:val="00665703"/>
     <w:rsid w:val="00670203"/>
     <w:rsid w:val="00671743"/>
     <w:rsid w:val="00682D66"/>
     <w:rsid w:val="006839DB"/>
     <w:rsid w:val="0068485A"/>
     <w:rsid w:val="00684C69"/>
     <w:rsid w:val="00686111"/>
     <w:rsid w:val="0068756A"/>
     <w:rsid w:val="00690040"/>
+    <w:rsid w:val="0069288E"/>
     <w:rsid w:val="006A21D2"/>
     <w:rsid w:val="006B0028"/>
     <w:rsid w:val="006C24DD"/>
     <w:rsid w:val="006D3727"/>
     <w:rsid w:val="006E1450"/>
     <w:rsid w:val="006E3F42"/>
     <w:rsid w:val="006E684D"/>
     <w:rsid w:val="006E6FAA"/>
     <w:rsid w:val="00700DB4"/>
     <w:rsid w:val="00713587"/>
     <w:rsid w:val="0072763F"/>
     <w:rsid w:val="00731660"/>
     <w:rsid w:val="00763E3A"/>
     <w:rsid w:val="0077226B"/>
+    <w:rsid w:val="00775189"/>
     <w:rsid w:val="00784121"/>
     <w:rsid w:val="00793C52"/>
     <w:rsid w:val="007A6D8A"/>
     <w:rsid w:val="007B1C2C"/>
     <w:rsid w:val="007B4B4F"/>
     <w:rsid w:val="007C4553"/>
     <w:rsid w:val="007C74BA"/>
     <w:rsid w:val="007E270C"/>
     <w:rsid w:val="007E6047"/>
     <w:rsid w:val="007E6880"/>
     <w:rsid w:val="007F42C6"/>
     <w:rsid w:val="007F4D02"/>
+    <w:rsid w:val="007F4FC4"/>
     <w:rsid w:val="00801607"/>
     <w:rsid w:val="0080471D"/>
     <w:rsid w:val="008143DF"/>
     <w:rsid w:val="00836BEB"/>
     <w:rsid w:val="008452D8"/>
     <w:rsid w:val="008640BF"/>
     <w:rsid w:val="00866E70"/>
+    <w:rsid w:val="00871DA1"/>
+    <w:rsid w:val="00872A33"/>
     <w:rsid w:val="00887DED"/>
+    <w:rsid w:val="008917FD"/>
     <w:rsid w:val="00894815"/>
     <w:rsid w:val="008A5B7C"/>
     <w:rsid w:val="008A7130"/>
     <w:rsid w:val="008B2BE1"/>
     <w:rsid w:val="008B35F7"/>
     <w:rsid w:val="008C7E32"/>
     <w:rsid w:val="008D28C6"/>
     <w:rsid w:val="009259A1"/>
     <w:rsid w:val="00930A88"/>
     <w:rsid w:val="00935EAB"/>
     <w:rsid w:val="0094517A"/>
+    <w:rsid w:val="00947163"/>
     <w:rsid w:val="00955D13"/>
     <w:rsid w:val="0095735B"/>
     <w:rsid w:val="00963941"/>
     <w:rsid w:val="0097053F"/>
     <w:rsid w:val="009733AD"/>
     <w:rsid w:val="00983D2F"/>
     <w:rsid w:val="00983E41"/>
     <w:rsid w:val="0099299D"/>
     <w:rsid w:val="009A6E2D"/>
-    <w:rsid w:val="009B52D8"/>
     <w:rsid w:val="009D06B1"/>
     <w:rsid w:val="009D2419"/>
     <w:rsid w:val="009E3D8F"/>
     <w:rsid w:val="009F2134"/>
     <w:rsid w:val="009F483A"/>
     <w:rsid w:val="009F74DE"/>
     <w:rsid w:val="00A061F3"/>
     <w:rsid w:val="00A0721B"/>
     <w:rsid w:val="00A20803"/>
     <w:rsid w:val="00A2622C"/>
+    <w:rsid w:val="00A27080"/>
+    <w:rsid w:val="00A33AE9"/>
     <w:rsid w:val="00A3403D"/>
+    <w:rsid w:val="00A426AF"/>
     <w:rsid w:val="00A51DDC"/>
     <w:rsid w:val="00A548B5"/>
     <w:rsid w:val="00A92721"/>
     <w:rsid w:val="00AA17DE"/>
     <w:rsid w:val="00AC7B36"/>
     <w:rsid w:val="00AD5E64"/>
     <w:rsid w:val="00AF22D6"/>
     <w:rsid w:val="00AF26AC"/>
+    <w:rsid w:val="00B0479A"/>
     <w:rsid w:val="00B0676D"/>
     <w:rsid w:val="00B0761F"/>
     <w:rsid w:val="00B12E0F"/>
     <w:rsid w:val="00B131D6"/>
     <w:rsid w:val="00B144A7"/>
     <w:rsid w:val="00B150E6"/>
     <w:rsid w:val="00B469F7"/>
+    <w:rsid w:val="00B46E54"/>
+    <w:rsid w:val="00B51358"/>
     <w:rsid w:val="00B51626"/>
     <w:rsid w:val="00B61FE6"/>
     <w:rsid w:val="00B81813"/>
     <w:rsid w:val="00B83806"/>
     <w:rsid w:val="00B92228"/>
     <w:rsid w:val="00B95C39"/>
     <w:rsid w:val="00BC6ADC"/>
+    <w:rsid w:val="00BD6143"/>
     <w:rsid w:val="00BD737E"/>
+    <w:rsid w:val="00BE04EA"/>
     <w:rsid w:val="00C02909"/>
     <w:rsid w:val="00C05F66"/>
+    <w:rsid w:val="00C350D6"/>
     <w:rsid w:val="00C37E48"/>
     <w:rsid w:val="00C42FBA"/>
     <w:rsid w:val="00C60FA1"/>
     <w:rsid w:val="00C63504"/>
     <w:rsid w:val="00C65AF1"/>
     <w:rsid w:val="00C862CF"/>
     <w:rsid w:val="00C86E7B"/>
+    <w:rsid w:val="00C900B4"/>
+    <w:rsid w:val="00C94C1E"/>
     <w:rsid w:val="00C9738B"/>
-    <w:rsid w:val="00CB4AE5"/>
     <w:rsid w:val="00CC08C0"/>
+    <w:rsid w:val="00CC29B4"/>
     <w:rsid w:val="00CC496E"/>
     <w:rsid w:val="00CC6959"/>
     <w:rsid w:val="00CC6974"/>
+    <w:rsid w:val="00CE1109"/>
     <w:rsid w:val="00CE2E22"/>
     <w:rsid w:val="00D144EE"/>
     <w:rsid w:val="00D262BC"/>
+    <w:rsid w:val="00D26F95"/>
     <w:rsid w:val="00D35B96"/>
     <w:rsid w:val="00D43339"/>
     <w:rsid w:val="00D47191"/>
     <w:rsid w:val="00D4757B"/>
     <w:rsid w:val="00D54F8D"/>
+    <w:rsid w:val="00D55470"/>
     <w:rsid w:val="00D64009"/>
     <w:rsid w:val="00D70048"/>
+    <w:rsid w:val="00D71658"/>
+    <w:rsid w:val="00D75525"/>
     <w:rsid w:val="00D7793A"/>
     <w:rsid w:val="00D86AF3"/>
     <w:rsid w:val="00D95638"/>
     <w:rsid w:val="00DA236B"/>
     <w:rsid w:val="00DA2C3A"/>
     <w:rsid w:val="00DD3881"/>
     <w:rsid w:val="00DE22F7"/>
     <w:rsid w:val="00E06009"/>
+    <w:rsid w:val="00E12C84"/>
     <w:rsid w:val="00E24502"/>
     <w:rsid w:val="00E420BC"/>
+    <w:rsid w:val="00E50A33"/>
     <w:rsid w:val="00E53008"/>
     <w:rsid w:val="00E608D5"/>
     <w:rsid w:val="00E66061"/>
     <w:rsid w:val="00E677C3"/>
     <w:rsid w:val="00E72765"/>
     <w:rsid w:val="00E81190"/>
     <w:rsid w:val="00E81AC7"/>
     <w:rsid w:val="00E9116F"/>
     <w:rsid w:val="00E941A9"/>
     <w:rsid w:val="00E95D50"/>
     <w:rsid w:val="00EB7212"/>
     <w:rsid w:val="00EC5022"/>
     <w:rsid w:val="00ED6158"/>
     <w:rsid w:val="00EE4AB8"/>
     <w:rsid w:val="00EE7271"/>
     <w:rsid w:val="00EF0AE4"/>
     <w:rsid w:val="00EF5E2E"/>
     <w:rsid w:val="00F17B09"/>
     <w:rsid w:val="00F26785"/>
     <w:rsid w:val="00F279F1"/>
     <w:rsid w:val="00F34A04"/>
     <w:rsid w:val="00F37B0E"/>
     <w:rsid w:val="00F40044"/>
     <w:rsid w:val="00F46CD4"/>
     <w:rsid w:val="00F65E87"/>
+    <w:rsid w:val="00F91B29"/>
+    <w:rsid w:val="00F94E28"/>
+    <w:rsid w:val="00FA1837"/>
     <w:rsid w:val="00FB261F"/>
     <w:rsid w:val="00FB7871"/>
     <w:rsid w:val="00FD30FD"/>
     <w:rsid w:val="00FD3978"/>
     <w:rsid w:val="00FD5722"/>
     <w:rsid w:val="00FE523A"/>
     <w:rsid w:val="00FE6AF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F49C27B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3FB87429-22ED-42D7-B5DB-AF3EF5903D83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10743,51 +11081,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F65E87"/>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
     <w:name w:val="Komentāra tēma Rakstz."/>
     <w:basedOn w:val="KomentratekstsRakstz"/>
     <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F65E87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="710963046">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="763382907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11110,77 +11448,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{878B03C4-1B87-4FED-86D8-C2123B0D3A15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2143</Words>
-  <Characters>1223</Characters>
+  <Words>2382</Words>
+  <Characters>1359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3360</CharactersWithSpaces>
+  <CharactersWithSpaces>3734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lauris Leitans</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>