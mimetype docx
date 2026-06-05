--- v1 (2025-12-25)
+++ v2 (2026-06-05)
@@ -1,2959 +1,1995 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0863E3CD" w14:textId="036E70E0" w:rsidR="0032383E" w:rsidRPr="00CE662E" w:rsidRDefault="00E5758A" w:rsidP="00984DF2">
+    <w:p w14:paraId="562E14C9" w14:textId="77777777" w:rsidR="007C5CEB" w:rsidRDefault="007C5CEB" w:rsidP="00F2463B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F543344" w14:textId="20722625" w:rsidR="00FE2921" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00F2463B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pielikums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558CDF1F" w14:textId="3E793B4A" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00F2463B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Valsts augu aizsardzības dienesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BDCA77" w14:textId="59E08E74" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00F2463B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>17.04.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55B94" w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iekšējiem noteikumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9535C3" w14:textId="77777777" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00F2463B" w:rsidP="00F2463B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEE50DB" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apliecinājums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324B45A1" w14:textId="05F8B2BD" w:rsidR="000112DA" w:rsidRPr="00CE662E" w:rsidRDefault="00E5758A" w:rsidP="000112DA">
+    <w:p w14:paraId="4AA0C5AA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004C6A54" w:rsidRPr="00CE662E">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>par piekrišanu Valsts augu aizsardzības dienesta veikto pārbaužu rezultātu noformēšanai elektroniskajā vidē, iepazīšanos ar pārbaužu rezultātu saturu un pārbaužu rezultātu saņemšanas veidu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F283277" w14:textId="5A048263" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00F2463B" w:rsidP="00F2463B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...62 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="5812"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="432D4849" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4889D244" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Juridiskas personas nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A54682C" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B3AEC5D" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="9354"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="04ADABDC" w14:textId="77777777" w:rsidTr="008B5192">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E8A8F70" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15A6C72E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
         <w:gridCol w:w="3544"/>
-        <w:gridCol w:w="5528"/>
+        <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF5300" w14:paraId="76751B13" w14:textId="77777777" w:rsidTr="00CE662E">
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="1CCF66E0" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="532668C3" w14:textId="3588B160" w:rsidR="00984DF2" w:rsidRPr="00984DF2" w:rsidRDefault="00E5758A" w:rsidP="00984DF2">
+          <w:p w14:paraId="3A33E24A" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>osaukums</w:t>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Fiziskas personas vārds uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="038DEACB" w14:textId="108CA89F" w:rsidR="00984DF2" w:rsidRPr="00D91C40" w:rsidRDefault="00984DF2" w:rsidP="00984DF2">
+          <w:p w14:paraId="737CFBA9" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="077CB1E9" w14:textId="77777777" w:rsidR="005D5646" w:rsidRDefault="005D5646">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5BAA692E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="5812"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="09BE8649" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3391E054" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Reģistrācijas Nr./personas kods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E57CF74" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D325CC8" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="4961"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="2C57EA86" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401E62B0" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Juridiskā/deklarētās dzīvesvietas adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68BCC17E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43CCD1CC" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9072"/>
+        <w:gridCol w:w="9354"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF5300" w14:paraId="77A42B39" w14:textId="77777777" w:rsidTr="00410B37">
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="4EC4FF21" w14:textId="77777777" w:rsidTr="008B5192">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49C0770E" w14:textId="77777777" w:rsidR="00CE662E" w:rsidRPr="00D91C40" w:rsidRDefault="00CE662E" w:rsidP="00410B37">
+          <w:p w14:paraId="23996504" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="701B336C" w14:textId="77777777" w:rsidR="00CE662E" w:rsidRPr="006C6608" w:rsidRDefault="00CE662E" w:rsidP="00CE662E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="767C6310" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="3968"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="2022B5C8" w14:textId="77777777" w:rsidTr="008B5192">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF140FE" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Tālruņa numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E572491" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EA46ABB" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="7513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="1627A685" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349F872A" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>E-pasta adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67111A37" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A2BFD6F" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9361" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1281"/>
+        <w:gridCol w:w="8080"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="5CF18778" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A638E1" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pārstāvis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07E0FA5D" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="3629FF2F" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E6DD96" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BCF98EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(amats, vārds, uzvārds)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="042F6E11" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9361" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2273"/>
+        <w:gridCol w:w="7088"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="194F9D38" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9E3A4C" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Pārstāvības pamats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="132F5153" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="688078CF" w14:textId="77777777" w:rsidTr="007C5CEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4F2C70" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E6875EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(statūti, pilnvara u. c.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23A77F22" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC4FE56" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ar savu parakstu apliecinu, ka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5E11EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sniegtā informācija ir patiesa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E234C5" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0F3FA9" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>piekrītu, ka Valsts augu aizsardzības dienests normatīvajos aktos noteikto un veikto pārbaužu rezultātus (aktus) noformē elektroniskajā vidē;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470A04EB" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666B92FF" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>piekrītu ar pārbaužu rezultātu (aktu) saturu iepazīties elektroniskajā vidē (elektroniskās ierīces ekrānā) uzreiz pēc tam, kad pabeigta pārbaudes akta noformēšana, kā arī nepieciešamības gadījumā izteikt piezīmes vai komentārus, ar kuriem papildināms pārbaudes akts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F3227E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557F1E27" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>piekrītu pārbaužu rezultātus (aktus) saņemt elektroniski uz šajā Apliecinājumā norādīto e-pasta adresi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B4AAF8" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160F95AF" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>piekrītu lietotnē noformētus pārbaužu rezultātus (aktus) saņemt elektroniski saskaņā ar Paziņošanas likuma 9. panta otro daļu, neizmantojot drošu elektronisko parakstu (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>izņemot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārbaudes fitosanitāro sertifikātu saņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23220EC3" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="007C5CEB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9D260E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piekrītu ar pārbaužu rezultātiem (aktiem) iepazīties Valsts augu aizsardzības dienesta Kultūraugu uzraudzības valsts informācijas sistēmas publiskā lietotāja sistēmā </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="009D3C14" w:rsidRPr="00CA7A0C">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://klients.vaad.gov.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>tikai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārbaudēm fitosanitāro sertifikātu saņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C9D168" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F8E3D2" w14:textId="5F8E7860" w:rsidR="007C5CEB" w:rsidRDefault="00641715" w:rsidP="007C5CEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piekrītu informāciju par pārbaužu rezultātiem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ugu aizsardzības līdzekļu lietošanas un izplatīšanas normatīvo aktu prasību pārbaužu gadījumos saņemt elektroniski saskaņā ar Paziņošanas likuma 9. panta otro daļu, neizmantojot drošu elektronisko parakstu, ja pārbaudē konstatēts, ka visas normatīvo aktu prasības ir ievērotas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA7FCC7" w14:textId="77777777" w:rsidR="007C5CEB" w:rsidRPr="007C5CEB" w:rsidRDefault="007C5CEB" w:rsidP="007C5CEB">
+      <w:pPr>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50737964" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>apliecinu, ka gadījumos, kad pārbaudes laikā tiek ņemti paraugi, man nav iebildumu par paraugu ņemšanas procesu, norisi un paņemto paraugu skaitu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7904DFC5" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B097EBA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>piekrītu, ka Valsts augu aizsardzības dienests attālināto pārbaužu veikšanai izmanto Lauksaimniecībā izmantojamās zemes pārvaldības sistēmā ievadīto informāciju;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464F90A5" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756CD312" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apņemos nekavējoties informēt Valsts augu aizsardzības dienestu, ja mainās šajā Apliecinājumā norādītā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>e-pasta adrese;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEA3E2A" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375FCF5D" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>atļauju Valsts augu aizsardzības dienestam kā sistēmas pārzinim, fizisko personu datu saņēmējam un fizisko personu datu operatoram apstrādāt manus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datus saskaņā ar Eiropas Parlamenta un Padomes Regulu 2016/679 (2016. gada 27. aprīlis) par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk36109779"/>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tajā skaitā v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eikt aptaujas, lai iegūtu atgriezenisko saiti par apmierinātību ar saņemto pakalpojumu, kā arī informēt par pakalpojumu kvalitātes uzlabojumiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="71A2F13B" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="007C5CEB" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3544"/>
-[...1319 lines deleted...]
-        <w:gridCol w:w="1768"/>
+        <w:gridCol w:w="1767"/>
         <w:gridCol w:w="3749"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF5300" w14:paraId="41031481" w14:textId="77777777" w:rsidTr="008A6F0A">
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="6A0F4B21" w14:textId="77777777" w:rsidTr="00CA7A0C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1767" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1624DE" w14:textId="77777777" w:rsidR="008A57D2" w:rsidRPr="009229CB" w:rsidRDefault="00E5758A" w:rsidP="002C5C67">
+          <w:p w14:paraId="04E02746" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009229CB">
-              <w:rPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E9145F7" w14:textId="58F26378" w:rsidR="008A57D2" w:rsidRDefault="008A57D2" w:rsidP="002C5C67"/>
+          <w:p w14:paraId="264F4BA6" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56361575" w14:textId="531F7164" w:rsidR="008A57D2" w:rsidRPr="009229CB" w:rsidRDefault="00E5758A" w:rsidP="002C5C67">
+          <w:p w14:paraId="4B15E104" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009229CB">
-              <w:rPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>*</w:t>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Paraksts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73E205BD" w14:textId="77777777" w:rsidR="008A57D2" w:rsidRDefault="008A57D2" w:rsidP="002C5C67"/>
+          <w:p w14:paraId="21663BC2" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E36619F" w14:textId="4B98F258" w:rsidR="008A57D2" w:rsidRPr="00B55C6F" w:rsidRDefault="008A57D2" w:rsidP="00984DF2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="67C22008" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="4466"/>
+        <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF5300" w14:paraId="42E29DF7" w14:textId="77777777" w:rsidTr="00B55C6F">
+      <w:tr w:rsidR="00CD0C4C" w14:paraId="7785BB1F" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47E6F9E6" w14:textId="1324A84B" w:rsidR="005C2134" w:rsidRPr="009229CB" w:rsidRDefault="00E5758A" w:rsidP="00C40BE3">
+          <w:p w14:paraId="1D53B417" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00CA7A0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4466" w:type="dxa"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="030DC8F2" w14:textId="48E2E788" w:rsidR="005C2134" w:rsidRPr="0091542D" w:rsidRDefault="005C2134" w:rsidP="00C40BE3"/>
+          <w:p w14:paraId="2F30A063" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4902AB81" w14:textId="185B4548" w:rsidR="009C5B52" w:rsidRPr="0029157F" w:rsidRDefault="009C5B52" w:rsidP="006C6608">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="60688733" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD391EE" w14:textId="514ABBD7" w:rsidR="00872A8B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00CA7A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Piezīme. *Dokumenta rekvizītu “paraksts” neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287C3FBD" w14:textId="21A213CE" w:rsidR="00F56E81" w:rsidRPr="00F56E81" w:rsidRDefault="00F56E81" w:rsidP="00F56E81">
-[...13 lines deleted...]
-      <w:titlePg/>
+    <w:sectPr w:rsidR="00872A8B" w:rsidRPr="00CA7A0C" w:rsidSect="007C5CEB">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="454" w:right="851" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...133 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10971245"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2FC84FB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EBC604C"/>
+    <w:lvl w:ilvl="0" w:tplc="73AC0A72">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="F4586E50">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="420"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="5644DC98" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...82 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E948190E">
+    <w:lvl w:ilvl="3" w:tplc="6ABABD94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8A3490B2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89725F9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7BC81116" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8BDE2574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D9BCBCD4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21B819E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9DB6D330" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13AAA9A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7BFE3600" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2E329594" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7914957E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...427 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="703334847">
+  <w:num w:numId="1" w16cid:durableId="1609124074">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00984DF2"/>
-[...218 lines deleted...]
-    <w:rsid w:val="00FE6544"/>
+    <w:rsidRoot w:val="00F2463B"/>
+    <w:rsid w:val="00044A67"/>
+    <w:rsid w:val="000C6F96"/>
+    <w:rsid w:val="003461A7"/>
+    <w:rsid w:val="003C280D"/>
+    <w:rsid w:val="00590A2F"/>
+    <w:rsid w:val="007C5CEB"/>
+    <w:rsid w:val="00872A8B"/>
+    <w:rsid w:val="008A4515"/>
+    <w:rsid w:val="008C589E"/>
+    <w:rsid w:val="009841D0"/>
+    <w:rsid w:val="009D3C14"/>
+    <w:rsid w:val="00C741FE"/>
+    <w:rsid w:val="00CA7A0C"/>
+    <w:rsid w:val="00CD0C4C"/>
+    <w:rsid w:val="00D5552D"/>
+    <w:rsid w:val="00DA5F79"/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rsid w:val="00F55B94"/>
+    <w:rsid w:val="00FD69A7"/>
+    <w:rsid w:val="00FE2921"/>
+    <w:rsid w:val="00FF3082"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="477CAEF1"/>
+  <w14:docId w14:val="75F5BA1C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{ABC21BF4-07B5-4204-B068-5B1DC601FB09}"/>
+  <w15:docId w15:val="{F6F66C3D-EF1C-4709-8AF0-8DFF80AE4961}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3299,342 +2335,661 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="lv-LV"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2463B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naislab">
+    <w:name w:val="naislab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00872A8B"/>
+    <w:pPr>
+      <w:spacing w:before="75" w:after="75"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00984DF2"/>
+    <w:rsid w:val="009D3C14"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...185 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://klients.vaad.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://klients.vaad.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3642,54 +2997,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3842,95 +3197,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1622</Words>
-  <Characters>926</Characters>
+  <Words>2010</Words>
+  <Characters>1147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2543</CharactersWithSpaces>
+  <CharactersWithSpaces>3151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Ina Karlivane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>