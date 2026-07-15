--- v2 (2026-06-05)
+++ v3 (2026-07-15)
@@ -9,214 +9,223 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="562E14C9" w14:textId="77777777" w:rsidR="007C5CEB" w:rsidRDefault="007C5CEB" w:rsidP="00F2463B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F543344" w14:textId="20722625" w:rsidR="00FE2921" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00F2463B">
+    <w:p w14:paraId="4F543344" w14:textId="20722625" w:rsidR="00FE2921" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="00F2463B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558CDF1F" w14:textId="3E793B4A" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00F2463B">
+    <w:p w14:paraId="558CDF1F" w14:textId="3E793B4A" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="00F2463B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Valsts augu aizsardzības dienesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BDCA77" w14:textId="59E08E74" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00F2463B">
+    <w:p w14:paraId="10BDCA77" w14:textId="1963A43E" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="00F2463B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA7A0C">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>17.04.2026</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00CA7A0C">
+        <w:t>02.07.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00D240B0" w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55B94" w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iekšējiem noteikumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00D240B0" w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9535C3" w14:textId="77777777" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00F2463B" w:rsidP="00F2463B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DEE50DB" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="4DEE50DB" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apliecinājums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA0C5AA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="4AA0C5AA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>par piekrišanu Valsts augu aizsardzības dienesta veikto pārbaužu rezultātu noformēšanai elektroniskajā vidē, iepazīšanos ar pārbaužu rezultātu saturu un pārbaužu rezultātu saņemšanas veidu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F283277" w14:textId="5A048263" w:rsidR="00F2463B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00F2463B" w:rsidP="00F2463B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="432D4849" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="432D4849" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4889D244" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="4889D244" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Juridiskas personas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A54682C" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
@@ -237,105 +246,105 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9354"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="04ADABDC" w14:textId="77777777" w:rsidTr="008B5192">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="04ADABDC" w14:textId="77777777" w:rsidTr="008B5192">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E8A8F70" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15A6C72E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="1CCF66E0" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="1CCF66E0" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A33E24A" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="3A33E24A" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Fiziskas personas vārds uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="737CFBA9" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
@@ -348,62 +357,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BAA692E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="09BE8649" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="09BE8649" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3391E054" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="3391E054" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Reģistrācijas Nr./personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -428,56 +437,56 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="4961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="2C57EA86" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="2C57EA86" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="401E62B0" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="401E62B0" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Juridiskā/deklarētās dzīvesvietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68BCC17E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
@@ -498,103 +507,103 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9354"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="4EC4FF21" w14:textId="77777777" w:rsidTr="008B5192">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="4EC4FF21" w14:textId="77777777" w:rsidTr="008B5192">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23996504" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="767C6310" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2128"/>
         <w:gridCol w:w="3968"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="2022B5C8" w14:textId="77777777" w:rsidTr="008B5192">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="2022B5C8" w14:textId="77777777" w:rsidTr="008B5192">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CF140FE" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="1CF140FE" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -619,188 +628,189 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="7513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="1627A685" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="1627A685" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="349F872A" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="349F872A" w14:textId="61093FFE" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>E-pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67111A37" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A2BFD6F" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
-      <w:pPr>
+    <w:p w14:paraId="0A2BFD6F" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="00FC2050">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9361" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1281"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="5CF18778" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="5CF18778" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A638E1" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="54A638E1" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pārstāvis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07E0FA5D" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="3629FF2F" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="3629FF2F" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38E6DD96" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BCF98EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="0BCF98EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(amats, vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="042F6E11" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
@@ -808,311 +818,383 @@
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9361" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2273"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="194F9D38" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="194F9D38" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9E3A4C" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="2A9E3A4C" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pārstāvības pamats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="132F5153" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="688078CF" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="688078CF" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E4F2C70" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E6875EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="5E6875EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(statūti, pilnvara u. c.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23A77F22" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BC4FE56" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="6BC4FE56" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ar savu parakstu apliecinu, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5E11EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="7F5E11EA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sniegtā informācija ir patiesa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E234C5" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F0F3FA9" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="3F0F3FA9" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>piekrītu, ka Valsts augu aizsardzības dienests normatīvajos aktos noteikto un veikto pārbaužu rezultātus (aktus) noformē elektroniskajā vidē;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470A04EB" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="666B92FF" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="666B92FF" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>piekrītu ar pārbaužu rezultātu (aktu) saturu iepazīties elektroniskajā vidē (elektroniskās ierīces ekrānā) uzreiz pēc tam, kad pabeigta pārbaudes akta noformēšana, kā arī nepieciešamības gadījumā izteikt piezīmes vai komentārus, ar kuriem papildināms pārbaudes akts;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F3227E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="557F1E27" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="557F1E27" w14:textId="0012035B" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>piekrītu pārbaužu rezultātus (aktus) saņemt elektroniski uz šajā Apliecinājumā norādīto e-pasta adresi;</w:t>
+        <w:t>piekrītu pārbaužu rezultātus (aktus) saņemt elektroniski uz šajā Apliecinājumā norādīto e-pasta adresi</w:t>
+      </w:r>
+      <w:r w:rsidR="00435048">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00861FD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D63A36">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oficiālo </w:t>
+      </w:r>
+      <w:r w:rsidR="00861FD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63A36">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lektronisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00861FD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adresi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B4AAF8" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="160F95AF" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="160F95AF" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>piekrītu lietotnē noformētus pārbaužu rezultātus (aktus) saņemt elektroniski saskaņā ar Paziņošanas likuma 9. panta otro daļu, neizmantojot drošu elektronisko parakstu (</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
@@ -1137,51 +1219,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> pārbaudes fitosanitāro sertifikātu saņemšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23220EC3" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="007C5CEB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C9D260E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="6C9D260E" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">piekrītu ar pārbaužu rezultātiem (aktiem) iepazīties Valsts augu aizsardzības dienesta Kultūraugu uzraudzības valsts informācijas sistēmas publiskā lietotāja sistēmā </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="009D3C14" w:rsidRPr="00CA7A0C">
           <w:rPr>
@@ -1237,174 +1319,131 @@
         </w:rPr>
         <w:t xml:space="preserve"> pārbaudēm fitosanitāro sertifikātu saņemšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C9D168" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F8E3D2" w14:textId="5F8E7860" w:rsidR="007C5CEB" w:rsidRDefault="00641715" w:rsidP="007C5CEB">
-[...41 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3FA7FCC7" w14:textId="77777777" w:rsidR="007C5CEB" w:rsidRPr="007C5CEB" w:rsidRDefault="007C5CEB" w:rsidP="007C5CEB">
       <w:pPr>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50737964" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="50737964" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>apliecinu, ka gadījumos, kad pārbaudes laikā tiek ņemti paraugi, man nav iebildumu par paraugu ņemšanas procesu, norisi un paņemto paraugu skaitu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7904DFC5" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B097EBA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="4B097EBA" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>piekrītu, ka Valsts augu aizsardzības dienests attālināto pārbaužu veikšanai izmanto Lauksaimniecībā izmantojamās zemes pārvaldības sistēmā ievadīto informāciju;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464F90A5" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756CD312" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="756CD312" w14:textId="312CDD47" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">apņemos nekavējoties informēt Valsts augu aizsardzības dienestu, ja mainās šajā Apliecinājumā norādītā </w:t>
@@ -1412,51 +1451,51 @@
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>e-pasta adrese;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEA3E2A" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="375FCF5D" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+    <w:p w14:paraId="375FCF5D" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>atļauju Valsts augu aizsardzības dienestam kā sistēmas pārzinim, fizisko personu datu saņēmējam un fizisko personu datu operatoram apstrādāt manus</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -1506,94 +1545,94 @@
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1767"/>
         <w:gridCol w:w="3749"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="6A0F4B21" w14:textId="77777777" w:rsidTr="00CA7A0C">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="6A0F4B21" w14:textId="77777777" w:rsidTr="00CA7A0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E02746" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="04E02746" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="264F4BA6" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B15E104" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="4B15E104" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21663BC2" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
@@ -1613,340 +1652,363 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0C4C" w14:paraId="7785BB1F" w14:textId="77777777" w:rsidTr="007C5CEB">
+      <w:tr w:rsidR="00CA1C59" w14:paraId="7785BB1F" w14:textId="77777777" w:rsidTr="007C5CEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D53B417" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="009D3C14">
+          <w:p w14:paraId="1D53B417" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7A0C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F30A063" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60688733" w14:textId="77777777" w:rsidR="009D3C14" w:rsidRPr="00CA7A0C" w:rsidRDefault="009D3C14" w:rsidP="009D3C14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD391EE" w14:textId="514ABBD7" w:rsidR="00872A8B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00641715" w:rsidP="00CA7A0C">
+    <w:p w14:paraId="3BD391EE" w14:textId="514ABBD7" w:rsidR="00872A8B" w:rsidRPr="00CA7A0C" w:rsidRDefault="00CA1C46" w:rsidP="00CA7A0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7A0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Piezīme. *Dokumenta rekvizītu “paraksts” neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00872A8B" w:rsidRPr="00CA7A0C" w:rsidSect="007C5CEB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="454" w:right="851" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC84FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EBC604C"/>
-    <w:lvl w:ilvl="0" w:tplc="73AC0A72">
+    <w:lvl w:ilvl="0" w:tplc="9406522A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F4586E50">
+    <w:lvl w:ilvl="1" w:tplc="6DF25638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5644DC98" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2E5A7F52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6ABABD94" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E1261B42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89725F9E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3550BAC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8BDE2574" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AE7EB782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21B819E6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94EE13F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13AAA9A4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0E1464A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7914957E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6DEC804A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1609124074">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F2463B"/>
     <w:rsid w:val="00044A67"/>
+    <w:rsid w:val="00095EF8"/>
     <w:rsid w:val="000C6F96"/>
-    <w:rsid w:val="003461A7"/>
+    <w:rsid w:val="00124AAC"/>
+    <w:rsid w:val="002024B6"/>
+    <w:rsid w:val="00270F55"/>
+    <w:rsid w:val="002974CE"/>
+    <w:rsid w:val="002F5645"/>
     <w:rsid w:val="003C280D"/>
+    <w:rsid w:val="00433D68"/>
+    <w:rsid w:val="00435048"/>
     <w:rsid w:val="00590A2F"/>
+    <w:rsid w:val="005F7777"/>
+    <w:rsid w:val="00615675"/>
+    <w:rsid w:val="006245FC"/>
+    <w:rsid w:val="007424F2"/>
     <w:rsid w:val="007C5CEB"/>
+    <w:rsid w:val="00805FD4"/>
+    <w:rsid w:val="00861FD9"/>
     <w:rsid w:val="00872A8B"/>
     <w:rsid w:val="008A4515"/>
     <w:rsid w:val="008C589E"/>
     <w:rsid w:val="009841D0"/>
     <w:rsid w:val="009D3C14"/>
+    <w:rsid w:val="00B37E56"/>
+    <w:rsid w:val="00BE7162"/>
+    <w:rsid w:val="00C06F6F"/>
+    <w:rsid w:val="00C55FAF"/>
     <w:rsid w:val="00C741FE"/>
+    <w:rsid w:val="00CA1C59"/>
     <w:rsid w:val="00CA7A0C"/>
-    <w:rsid w:val="00CD0C4C"/>
+    <w:rsid w:val="00D240B0"/>
     <w:rsid w:val="00D5552D"/>
-    <w:rsid w:val="00DA5F79"/>
+    <w:rsid w:val="00D62DE7"/>
+    <w:rsid w:val="00D63A36"/>
+    <w:rsid w:val="00DD5C1F"/>
+    <w:rsid w:val="00E31096"/>
+    <w:rsid w:val="00EF7DE6"/>
     <w:rsid w:val="00F2463B"/>
     <w:rsid w:val="00F55B94"/>
+    <w:rsid w:val="00FC2050"/>
     <w:rsid w:val="00FD69A7"/>
     <w:rsid w:val="00FE2921"/>
     <w:rsid w:val="00FF3082"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2888,50 +2950,123 @@
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009D3C14"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F5645"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00433D68"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00433D68"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00433D68"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00433D68"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00433D68"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://klients.vaad.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3202,50 +3337,50 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2010</Words>
-  <Characters>1147</Characters>
+  <Words>1824</Words>
+  <Characters>1040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3151</CharactersWithSpaces>
+  <CharactersWithSpaces>2859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ina Karlivane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>